--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -377,51 +377,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51737D55" w14:textId="77777777" w:rsidR="007A3409" w:rsidRDefault="007A3409" w:rsidP="0097772A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569BF706" w14:textId="77777777" w:rsidR="002F4F01" w:rsidRPr="004202CC" w:rsidRDefault="00236872" w:rsidP="002F4F01">
+    <w:p w14:paraId="569BF706" w14:textId="051CA6E3" w:rsidR="002F4F01" w:rsidRPr="004202CC" w:rsidRDefault="00236872" w:rsidP="002F4F01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Propozycja</w:t>
       </w:r>
       <w:r w:rsidR="00104CB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097772A" w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -445,57 +445,57 @@
       </w:r>
       <w:r w:rsidR="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00234612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0097772A" w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> uwzględniając</w:t>
       </w:r>
-      <w:r w:rsidR="00104CB5">
+      <w:r w:rsidR="00624154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ą</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0097772A" w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> podstaw</w:t>
       </w:r>
       <w:r w:rsidR="009318B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidR="0097772A" w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> programow</w:t>
       </w:r>
@@ -664,202 +664,208 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14079" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1408"/>
         <w:gridCol w:w="3593"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="4588"/>
         <w:gridCol w:w="2356"/>
         <w:gridCol w:w="859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB6FDE" w14:paraId="176ECA60" w14:textId="77777777">
+      <w:tr w:rsidR="00CB6FDE" w14:paraId="176ECA60" w14:textId="77777777" w:rsidTr="00BF19E1">
         <w:trPr>
           <w:trHeight w:val="811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1408" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D14A2AC" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numer tematu z podręcznika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB1851D" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Temat z podręcznika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="544C8133" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numer lekcji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16056F4D" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Temat lekcji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="698B946B" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa programowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC9B699" w14:textId="77777777" w:rsidR="00463C14" w:rsidRDefault="00463C14">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Liczba godzin</w:t>
             </w:r>
           </w:p>
@@ -1472,70 +1478,100 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Temat 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE39863" w14:textId="77777777" w:rsidR="00815B38" w:rsidRDefault="00B26E60">
+          <w:p w14:paraId="2CE39863" w14:textId="7466902A" w:rsidR="00815B38" w:rsidRDefault="00B26E60">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wykonujemy operacje na oknie programu</w:t>
+              <w:t>Wykonujemy operacje na okn</w:t>
+            </w:r>
+            <w:r w:rsidR="0014350C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>program</w:t>
+            </w:r>
+            <w:r w:rsidR="0014350C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3259E914" w14:textId="77777777" w:rsidR="00815B38" w:rsidRDefault="00815B38">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1650,70 +1686,70 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Temat 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6558CDFD" w14:textId="77777777" w:rsidR="00815B38" w:rsidRDefault="00B26E60">
+          <w:p w14:paraId="6558CDFD" w14:textId="6292FAC7" w:rsidR="00815B38" w:rsidRDefault="0014350C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wykonujemy operacje na oknie programu</w:t>
+              <w:t>Wykonujemy operacje na oknach programów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE33F00" w14:textId="77777777" w:rsidR="00815B38" w:rsidRDefault="00815B38">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2303,51 +2339,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0025339B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">sposoby </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>weryfikowania informacji w Internecie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFC348E" w14:textId="77777777" w:rsidR="001B2D7A" w:rsidRDefault="009C753D">
+          <w:p w14:paraId="3BFC348E" w14:textId="603AAC01" w:rsidR="001B2D7A" w:rsidRDefault="009C753D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.3, 5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
@@ -3879,125 +3915,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="027FE5B7" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F9C3CCC" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D55B78" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00F807DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy w języku </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F22D0A7" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00671C3B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4087,125 +4101,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3B5CE8" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy historyjki w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy historyjki w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3967F477" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641A5E4F" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="009014A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dodajemy więcej duszków w historyjce w języku </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dodajemy więcej duszków w historyjce w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A0D7CF" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00FD5055">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4287,125 +4279,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E348A2" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy historyjki w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy historyjki w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74665C2B" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15EADE5A" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="009014A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sztuczki w programie </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sztuczki w programie Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E60D891" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00FD5055">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4665,64 +4635,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08BE4008" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy grę w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy grę w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AB3359" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4864,64 +4822,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EA94289" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy grę w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy grę w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E6A6D24" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6560,125 +6506,103 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tworzymy okolicznościowe kartki i</w:t>
             </w:r>
             <w:r w:rsidR="0077050E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">plakaty w </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>plakaty w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11C32BB8" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0770F356" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00735FA5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy projekt plakatu w </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy projekt plakatu w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1333D448" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00D30CEB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6788,132 +6712,150 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tworzymy okolicznościowe kartki i</w:t>
             </w:r>
             <w:r w:rsidR="0077050E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">plakaty w </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>plakaty w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03F429F5" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FA4F68" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00735FA5">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> w zaproszeniu na urodziny</w:t>
+          <w:p w14:paraId="48FA4F68" w14:textId="17EBDCDD" w:rsidR="00AB6AC5" w:rsidRDefault="00735FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Korzystamy z szablonów Canvy </w:t>
+            </w:r>
+            <w:r w:rsidR="009C03C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C03C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wykonania </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zaproszeni</w:t>
+            </w:r>
+            <w:r w:rsidR="009C03C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na urodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45C5137C" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00D30CEB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7407,67 +7349,57 @@
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Analizowanie, formułowanie i rozwiązywanie sytuacji problemowych z wykorzystaniem logicznego, abstrakcyjnego i</w:t>
       </w:r>
       <w:r w:rsidR="001739F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>komputacyjnego</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> myślenia oraz z zastosowaniem różnych sposobów reprezentowania informacji.</w:t>
+        <w:t>komputacyjnego myślenia oraz z zastosowaniem różnych sposobów reprezentowania informacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46237336" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7630,69 +7562,51 @@
     </w:p>
     <w:p w14:paraId="78FE157D" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">myślenie </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> jako kluczowa kompetencja w podejściu do rozwiązywania problemów – wykorzystywana do formułowania i rozwiązywania problemów z różnych dziedzin, z zastosowaniem m.in. myślenia abstrakcyjnego i algorytmicznego;</w:t>
+        <w:t>myślenie komputacyjne jako kluczowa kompetencja w podejściu do rozwiązywania problemów – wykorzystywana do formułowania i rozwiązywania problemów z różnych dziedzin, z zastosowaniem m.in. myślenia abstrakcyjnego i algorytmicznego;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468B6514" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7723,69 +7637,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>także kształtowanie etycznej i odpowiedzialnej postawy w środowisku cyfrowym, uwzględniającej m.in. ochronę danych osobowych i</w:t>
       </w:r>
       <w:r w:rsidR="001739F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">przestrzeganie zasad </w:t>
-[...17 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>przestrzeganie zasad cyberbezpieczeństwa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB19617" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7858,69 +7754,51 @@
     </w:p>
     <w:p w14:paraId="25CD3A6F" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">rozwijaniem umiejętności rozwiązywania problemów z różnych dziedzin z wykorzystaniem myślenia </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> i technologii cyfrowych, sprzyjających integracji z innymi przedmiotami;</w:t>
+        <w:t>rozwijaniem umiejętności rozwiązywania problemów z różnych dziedzin z wykorzystaniem myślenia komputacyjnego i technologii cyfrowych, sprzyjających integracji z innymi przedmiotami;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D477F54" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="005C3A73">
       <w:pPr>
         <w:pStyle w:val="PKTpunkt"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8118,129 +7996,101 @@
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analizowanie, formułowanie i rozwiązywanie sytuacji problemowych z wykorzystaniem myślenia logicznego, abstrakcyjnego i</w:t>
       </w:r>
       <w:r w:rsidR="008455D5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>komputacyjnego</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> oraz z zastosowaniem różnych sposobów reprezentowania informacji. Uczeń: </w:t>
+        <w:t xml:space="preserve">komputacyjnego oraz z zastosowaniem różnych sposobów reprezentowania informacji. Uczeń: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D26AE7C" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="00894252">
       <w:pPr>
         <w:pStyle w:val="LITlitera"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ustawia w kolejności liniowej różne obiekty, takie jak: liczby, teksty, obrazki, z uwzględnieniem ich cech i relacji między nimi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20008F9C" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="00894252">
       <w:pPr>
         <w:pStyle w:val="LITlitera"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście </w:t>
-[...17 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście komputacyjne;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50920EDD" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="00894252">
       <w:pPr>
         <w:pStyle w:val="LITlitera"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>znajduje w kolekcji obiektów lub w zbiorach informacji elementy o podanych własnościach;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E512129" w14:textId="77777777" w:rsidR="005C3A73" w:rsidRPr="005C3A73" w:rsidRDefault="005C3A73" w:rsidP="00894252">
@@ -9233,131 +9083,99 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Problemy i projekty podejmowane w ramach zajęć z informatyki mogą odnosić się do różnych dziedzin kształcenia przy zachowaniu informatycznego charakteru działań.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4094B3E6" w14:textId="77777777" w:rsidR="00894252" w:rsidRPr="00894252" w:rsidRDefault="00894252" w:rsidP="00894252">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Programowanie na lekcji informatyki jest działaniem wspierającym rozwój myślenia </w:t>
-[...15 lines deleted...]
-        <w:t>, a także kreatywności i</w:t>
+        <w:t>Programowanie na lekcji informatyki jest działaniem wspierającym rozwój myślenia komputacyjnego, a także kreatywności i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>umiejętności rozwiązywania problemów. Realizuje się je zgodnie ze spiralną strukturą nauczania: od prostych działań w środowiskach blokowych i graficznych po bardziej złożone projekty w środowiskach tekstowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C66210" w14:textId="77777777" w:rsidR="00894252" w:rsidRPr="00894252" w:rsidRDefault="00894252" w:rsidP="00894252">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wybór rodzaju środowiska programistycznego należy do nauczyciela i powinien być dostosowany do wieku i wcześniejszych doświadczeń uczniów, dostępnych zasobów technicznych oraz innych istotnych uwarunkowań organizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CACBBAF" w14:textId="77777777" w:rsidR="00894252" w:rsidRPr="00894252" w:rsidRDefault="00894252" w:rsidP="00894252">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niezależnie od wybranego środowiska kluczowa jest realizacja wymagań szczegółowych dotyczących wiedzy i umiejętności, w tym rozwijanie myślenia </w:t>
-[...15 lines deleted...]
-        <w:t>, umiejętności projektowania rozwiązań oraz testowania ich poprawności. Proces ten powinien angażować uczniów w analizę problemu, planowanie algorytmu, implementację oraz ocenę działania zaprojektowanego rozwiązania.</w:t>
+        <w:t>Niezależnie od wybranego środowiska kluczowa jest realizacja wymagań szczegółowych dotyczących wiedzy i umiejętności, w tym rozwijanie myślenia komputacyjnego, umiejętności projektowania rozwiązań oraz testowania ich poprawności. Proces ten powinien angażować uczniów w analizę problemu, planowanie algorytmu, implementację oraz ocenę działania zaprojektowanego rozwiązania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A8E112" w14:textId="77777777" w:rsidR="00894252" w:rsidRPr="0052778A" w:rsidRDefault="00894252" w:rsidP="00894252">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894252">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sztuczna inteligencja zmienia sposób, w jaki uczniowie i nauczyciele korzystają z informacji. Ważniejsze od umiejętności wyszukiwania stają się krytyczne myślenie, ocena wiarygodności treści oraz świadome ich wykorzystanie. W tym kontekście kluczowe stają się takie </w:t>
       </w:r>
       <w:r w:rsidRPr="0052778A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">umiejętności, jak: formułowanie trafnych zapytań, analiza treści generowanych przez systemy cyfrowe oraz refleksja nad ich </w:t>
       </w:r>
@@ -9484,85 +9302,85 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>W nauczaniu informatyki nauczyciel uwzględnia także rozwój narzędzi opartych na sztucznej inteligencji, prowadząc uczniów ku świadomemu, odpowiedzialnemu i kreatywnemu korzystaniu z technologii cyfrowych.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_heading=h.t77sl383r72z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00894252" w:rsidRPr="0052778A" w:rsidSect="006B4E80">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="296EF8BC" w14:textId="77777777" w:rsidR="00D476DA" w:rsidRDefault="00D476DA">
+    <w:p w14:paraId="392947FE" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E5F224" w14:textId="77777777" w:rsidR="00D476DA" w:rsidRDefault="00D476DA">
+    <w:p w14:paraId="5C7F4978" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -9839,218 +9657,70 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B8D70CF" w14:textId="77777777" w:rsidR="000B1F52" w:rsidRPr="00687E80" w:rsidRDefault="00000000" w:rsidP="000B1F52">
-[...146 lines deleted...]
-  </w:p>
   <w:p w14:paraId="6CCC4DD2" w14:textId="77777777" w:rsidR="0091620B" w:rsidRDefault="0091620B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DF6194C" w14:textId="77777777" w:rsidR="00D476DA" w:rsidRDefault="00D476DA">
+    <w:p w14:paraId="65258629" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18612632" w14:textId="77777777" w:rsidR="00D476DA" w:rsidRDefault="00D476DA">
+    <w:p w14:paraId="5BDF71B1" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D93744A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="08D6589A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -13291,51 +12961,50 @@
   <w:num w:numId="25" w16cid:durableId="684748892">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1193424487">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1506283529">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1791977392">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="292056040">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1716078284">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
@@ -13355,88 +13024,91 @@
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00310640"/>
     <w:rsid w:val="00002024"/>
     <w:rsid w:val="00004178"/>
     <w:rsid w:val="000113A6"/>
     <w:rsid w:val="00013DB6"/>
     <w:rsid w:val="00013EAF"/>
     <w:rsid w:val="00014650"/>
     <w:rsid w:val="00033037"/>
     <w:rsid w:val="00033B7D"/>
     <w:rsid w:val="000362E4"/>
     <w:rsid w:val="00045484"/>
     <w:rsid w:val="000458CA"/>
     <w:rsid w:val="000678F9"/>
     <w:rsid w:val="000713AA"/>
     <w:rsid w:val="00083D16"/>
+    <w:rsid w:val="00084D2C"/>
     <w:rsid w:val="00085050"/>
     <w:rsid w:val="00087266"/>
     <w:rsid w:val="000A3D10"/>
     <w:rsid w:val="000B1F52"/>
     <w:rsid w:val="000C2266"/>
     <w:rsid w:val="000C2DF9"/>
     <w:rsid w:val="000D66C9"/>
     <w:rsid w:val="000E0C67"/>
     <w:rsid w:val="000E5C9E"/>
     <w:rsid w:val="000E7A36"/>
     <w:rsid w:val="001015B0"/>
     <w:rsid w:val="00104CB5"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="0014350C"/>
     <w:rsid w:val="00143EBE"/>
     <w:rsid w:val="0014435A"/>
     <w:rsid w:val="0014666F"/>
     <w:rsid w:val="0015207F"/>
     <w:rsid w:val="00154C9A"/>
     <w:rsid w:val="00161A9D"/>
     <w:rsid w:val="00165B5D"/>
     <w:rsid w:val="001739F4"/>
     <w:rsid w:val="001806D0"/>
     <w:rsid w:val="00182D2C"/>
     <w:rsid w:val="00186B55"/>
     <w:rsid w:val="00191058"/>
     <w:rsid w:val="0019480E"/>
     <w:rsid w:val="001963A2"/>
     <w:rsid w:val="00196530"/>
     <w:rsid w:val="001A5997"/>
     <w:rsid w:val="001A71E3"/>
     <w:rsid w:val="001B2D7A"/>
     <w:rsid w:val="001B4638"/>
     <w:rsid w:val="001B603B"/>
     <w:rsid w:val="001C08F3"/>
     <w:rsid w:val="001C171C"/>
     <w:rsid w:val="001E3572"/>
     <w:rsid w:val="001E7103"/>
     <w:rsid w:val="001F267E"/>
+    <w:rsid w:val="002025B3"/>
     <w:rsid w:val="002033B1"/>
     <w:rsid w:val="002044F6"/>
     <w:rsid w:val="00204DB3"/>
     <w:rsid w:val="002072B1"/>
     <w:rsid w:val="0021491C"/>
     <w:rsid w:val="00216113"/>
     <w:rsid w:val="00227D64"/>
     <w:rsid w:val="002328A5"/>
     <w:rsid w:val="00234612"/>
     <w:rsid w:val="00236872"/>
     <w:rsid w:val="00247034"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0026105F"/>
     <w:rsid w:val="0027028D"/>
     <w:rsid w:val="00280621"/>
     <w:rsid w:val="00280740"/>
     <w:rsid w:val="0028191A"/>
     <w:rsid w:val="00281E2F"/>
     <w:rsid w:val="002855FB"/>
     <w:rsid w:val="002959A2"/>
     <w:rsid w:val="002961FD"/>
     <w:rsid w:val="002B127C"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002C1274"/>
     <w:rsid w:val="002D6286"/>
@@ -13461,86 +13133,88 @@
     <w:rsid w:val="003D1030"/>
     <w:rsid w:val="0040513D"/>
     <w:rsid w:val="004056AC"/>
     <w:rsid w:val="004068A0"/>
     <w:rsid w:val="00406B70"/>
     <w:rsid w:val="004202CC"/>
     <w:rsid w:val="00421E9F"/>
     <w:rsid w:val="00425B34"/>
     <w:rsid w:val="00426100"/>
     <w:rsid w:val="00441E9D"/>
     <w:rsid w:val="00447FD0"/>
     <w:rsid w:val="00456697"/>
     <w:rsid w:val="00463C14"/>
     <w:rsid w:val="0046748D"/>
     <w:rsid w:val="0048541A"/>
     <w:rsid w:val="00490EAC"/>
     <w:rsid w:val="004979D3"/>
     <w:rsid w:val="004A6272"/>
     <w:rsid w:val="004B3B86"/>
     <w:rsid w:val="004B479F"/>
     <w:rsid w:val="004C2AAC"/>
     <w:rsid w:val="004D07E6"/>
     <w:rsid w:val="004E35A7"/>
     <w:rsid w:val="004E3C2A"/>
     <w:rsid w:val="004F1986"/>
+    <w:rsid w:val="004F3ED2"/>
     <w:rsid w:val="004F4417"/>
     <w:rsid w:val="004F5EED"/>
     <w:rsid w:val="004F68B0"/>
     <w:rsid w:val="00502CDD"/>
     <w:rsid w:val="0051271F"/>
     <w:rsid w:val="005224C6"/>
     <w:rsid w:val="0052778A"/>
     <w:rsid w:val="00533531"/>
     <w:rsid w:val="00537198"/>
     <w:rsid w:val="0053783D"/>
     <w:rsid w:val="00543970"/>
     <w:rsid w:val="0056172E"/>
     <w:rsid w:val="00564882"/>
     <w:rsid w:val="00570E2A"/>
     <w:rsid w:val="005749BF"/>
     <w:rsid w:val="00577230"/>
     <w:rsid w:val="005851C5"/>
     <w:rsid w:val="005876D2"/>
     <w:rsid w:val="0059770A"/>
     <w:rsid w:val="005A4071"/>
     <w:rsid w:val="005A6AFF"/>
     <w:rsid w:val="005A7B97"/>
     <w:rsid w:val="005B5C40"/>
     <w:rsid w:val="005C2329"/>
     <w:rsid w:val="005C3A73"/>
     <w:rsid w:val="005C5BC8"/>
     <w:rsid w:val="005D759C"/>
     <w:rsid w:val="005E2E8E"/>
     <w:rsid w:val="005F1484"/>
     <w:rsid w:val="005F5305"/>
     <w:rsid w:val="005F59A8"/>
     <w:rsid w:val="005F7B7E"/>
     <w:rsid w:val="0060345C"/>
     <w:rsid w:val="006039E4"/>
     <w:rsid w:val="00605E27"/>
     <w:rsid w:val="0061203B"/>
+    <w:rsid w:val="00624154"/>
     <w:rsid w:val="0062648E"/>
     <w:rsid w:val="00632664"/>
     <w:rsid w:val="00635D54"/>
     <w:rsid w:val="00646F69"/>
     <w:rsid w:val="006518F1"/>
     <w:rsid w:val="00661CA4"/>
     <w:rsid w:val="00671C3B"/>
     <w:rsid w:val="00676706"/>
     <w:rsid w:val="00677FA0"/>
     <w:rsid w:val="00685400"/>
     <w:rsid w:val="0068560C"/>
     <w:rsid w:val="006871D5"/>
     <w:rsid w:val="00687E80"/>
     <w:rsid w:val="0069041C"/>
     <w:rsid w:val="006A3F06"/>
     <w:rsid w:val="006A556B"/>
     <w:rsid w:val="006B4E80"/>
     <w:rsid w:val="006B6885"/>
     <w:rsid w:val="006C431D"/>
     <w:rsid w:val="006C7D7C"/>
     <w:rsid w:val="006D3FED"/>
     <w:rsid w:val="006D544D"/>
     <w:rsid w:val="006D629E"/>
     <w:rsid w:val="006F4205"/>
     <w:rsid w:val="006F45BE"/>
@@ -13550,138 +13224,145 @@
     <w:rsid w:val="00726E97"/>
     <w:rsid w:val="00733B25"/>
     <w:rsid w:val="00735905"/>
     <w:rsid w:val="00735FA5"/>
     <w:rsid w:val="00756101"/>
     <w:rsid w:val="00757B7C"/>
     <w:rsid w:val="00764C41"/>
     <w:rsid w:val="0077050E"/>
     <w:rsid w:val="0077671F"/>
     <w:rsid w:val="00777B64"/>
     <w:rsid w:val="00783D14"/>
     <w:rsid w:val="00793922"/>
     <w:rsid w:val="007A3409"/>
     <w:rsid w:val="007B1EE4"/>
     <w:rsid w:val="007B4333"/>
     <w:rsid w:val="007D7D4A"/>
     <w:rsid w:val="007F6E69"/>
     <w:rsid w:val="00803869"/>
     <w:rsid w:val="00811618"/>
     <w:rsid w:val="00812299"/>
     <w:rsid w:val="00815B38"/>
     <w:rsid w:val="008347F1"/>
     <w:rsid w:val="00836AD5"/>
     <w:rsid w:val="00841EA6"/>
     <w:rsid w:val="008455D5"/>
+    <w:rsid w:val="00875697"/>
     <w:rsid w:val="00876B06"/>
     <w:rsid w:val="00892B20"/>
     <w:rsid w:val="00894252"/>
     <w:rsid w:val="008C6F49"/>
     <w:rsid w:val="008D4007"/>
     <w:rsid w:val="008F30D6"/>
     <w:rsid w:val="008F395E"/>
     <w:rsid w:val="008F78A7"/>
     <w:rsid w:val="009014A6"/>
     <w:rsid w:val="00901C9D"/>
     <w:rsid w:val="00910C67"/>
     <w:rsid w:val="0091620B"/>
     <w:rsid w:val="009217DB"/>
     <w:rsid w:val="00923E5C"/>
     <w:rsid w:val="009240FA"/>
     <w:rsid w:val="00924A37"/>
     <w:rsid w:val="00927DA3"/>
     <w:rsid w:val="009318B6"/>
     <w:rsid w:val="00935805"/>
     <w:rsid w:val="00941595"/>
     <w:rsid w:val="00941E52"/>
     <w:rsid w:val="009501C6"/>
     <w:rsid w:val="00966085"/>
     <w:rsid w:val="009748BF"/>
     <w:rsid w:val="0097772A"/>
     <w:rsid w:val="00995D19"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A76B7"/>
+    <w:rsid w:val="009C03C7"/>
     <w:rsid w:val="009C753D"/>
     <w:rsid w:val="009D7FC7"/>
     <w:rsid w:val="009E0CA8"/>
     <w:rsid w:val="009E1C35"/>
     <w:rsid w:val="009E427D"/>
     <w:rsid w:val="009F005E"/>
     <w:rsid w:val="009F2245"/>
     <w:rsid w:val="009F42E4"/>
     <w:rsid w:val="009F54DF"/>
     <w:rsid w:val="00A02A93"/>
     <w:rsid w:val="00A05CD4"/>
     <w:rsid w:val="00A10694"/>
     <w:rsid w:val="00A11502"/>
     <w:rsid w:val="00A159F3"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A15ECE"/>
     <w:rsid w:val="00A236D7"/>
     <w:rsid w:val="00A274A5"/>
     <w:rsid w:val="00A27E41"/>
     <w:rsid w:val="00A31451"/>
     <w:rsid w:val="00A46285"/>
     <w:rsid w:val="00A56F9B"/>
     <w:rsid w:val="00A62761"/>
     <w:rsid w:val="00A73653"/>
+    <w:rsid w:val="00A803C9"/>
     <w:rsid w:val="00A8126F"/>
     <w:rsid w:val="00A8253F"/>
     <w:rsid w:val="00A8598B"/>
     <w:rsid w:val="00A91976"/>
     <w:rsid w:val="00A923AA"/>
     <w:rsid w:val="00AB6AC5"/>
     <w:rsid w:val="00AC2CAF"/>
     <w:rsid w:val="00AD0D8C"/>
     <w:rsid w:val="00AD1954"/>
     <w:rsid w:val="00AD2F11"/>
     <w:rsid w:val="00AE1499"/>
     <w:rsid w:val="00B02783"/>
     <w:rsid w:val="00B03E4C"/>
     <w:rsid w:val="00B26E60"/>
     <w:rsid w:val="00B3187B"/>
     <w:rsid w:val="00B32814"/>
     <w:rsid w:val="00B341B2"/>
     <w:rsid w:val="00B43982"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B50798"/>
     <w:rsid w:val="00B5477D"/>
     <w:rsid w:val="00B64DA5"/>
     <w:rsid w:val="00B81B91"/>
+    <w:rsid w:val="00B8523D"/>
     <w:rsid w:val="00BA3B8F"/>
     <w:rsid w:val="00BB2E27"/>
     <w:rsid w:val="00BB77B2"/>
     <w:rsid w:val="00BC2F6B"/>
     <w:rsid w:val="00BC63DB"/>
     <w:rsid w:val="00BD5D17"/>
     <w:rsid w:val="00BE6D69"/>
+    <w:rsid w:val="00BF19E1"/>
     <w:rsid w:val="00BF3AFF"/>
     <w:rsid w:val="00BF6349"/>
     <w:rsid w:val="00C00102"/>
+    <w:rsid w:val="00C0683A"/>
     <w:rsid w:val="00C07060"/>
     <w:rsid w:val="00C13B3F"/>
     <w:rsid w:val="00C16E98"/>
+    <w:rsid w:val="00C2765F"/>
     <w:rsid w:val="00C27B13"/>
     <w:rsid w:val="00C4374E"/>
     <w:rsid w:val="00C53284"/>
     <w:rsid w:val="00C57B26"/>
     <w:rsid w:val="00C66D7F"/>
     <w:rsid w:val="00C739EF"/>
     <w:rsid w:val="00C757CE"/>
     <w:rsid w:val="00C93F4A"/>
     <w:rsid w:val="00C94E55"/>
     <w:rsid w:val="00C9664B"/>
     <w:rsid w:val="00CA44D8"/>
     <w:rsid w:val="00CA55BF"/>
     <w:rsid w:val="00CA618F"/>
     <w:rsid w:val="00CA7E23"/>
     <w:rsid w:val="00CB5ABD"/>
     <w:rsid w:val="00CB6DD5"/>
     <w:rsid w:val="00CB6FDE"/>
     <w:rsid w:val="00CC0B6D"/>
     <w:rsid w:val="00CD5A27"/>
     <w:rsid w:val="00CE39FD"/>
     <w:rsid w:val="00CE649C"/>
     <w:rsid w:val="00CE6D0C"/>
     <w:rsid w:val="00CF2BAB"/>
     <w:rsid w:val="00CF6644"/>
     <w:rsid w:val="00D01709"/>
@@ -13719,50 +13400,51 @@
     <w:rsid w:val="00E6428C"/>
     <w:rsid w:val="00E659B7"/>
     <w:rsid w:val="00E87A9F"/>
     <w:rsid w:val="00E87D50"/>
     <w:rsid w:val="00E9070F"/>
     <w:rsid w:val="00E9438A"/>
     <w:rsid w:val="00EA79BB"/>
     <w:rsid w:val="00EB75BC"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00EC3E41"/>
     <w:rsid w:val="00EC6816"/>
     <w:rsid w:val="00EC78F2"/>
     <w:rsid w:val="00ED545F"/>
     <w:rsid w:val="00ED716D"/>
     <w:rsid w:val="00EE4FD8"/>
     <w:rsid w:val="00EE73B5"/>
     <w:rsid w:val="00EF2888"/>
     <w:rsid w:val="00F00BB0"/>
     <w:rsid w:val="00F20289"/>
     <w:rsid w:val="00F3445C"/>
     <w:rsid w:val="00F40584"/>
     <w:rsid w:val="00F47497"/>
     <w:rsid w:val="00F51D5A"/>
     <w:rsid w:val="00F56271"/>
     <w:rsid w:val="00F66213"/>
+    <w:rsid w:val="00F7006E"/>
     <w:rsid w:val="00F72BD3"/>
     <w:rsid w:val="00F74A5B"/>
     <w:rsid w:val="00F807DF"/>
     <w:rsid w:val="00F875BA"/>
     <w:rsid w:val="00F92B45"/>
     <w:rsid w:val="00F973D6"/>
     <w:rsid w:val="00FA155E"/>
     <w:rsid w:val="00FB063C"/>
     <w:rsid w:val="00FB4E04"/>
     <w:rsid w:val="00FB5D27"/>
     <w:rsid w:val="00FB6D1F"/>
     <w:rsid w:val="00FC2E1D"/>
     <w:rsid w:val="00FC34A8"/>
     <w:rsid w:val="00FD437F"/>
     <w:rsid w:val="00FD5055"/>
     <w:rsid w:val="00FD51EB"/>
     <w:rsid w:val="00FE48C4"/>
     <w:rsid w:val="00FF6593"/>
     <w:rsid w:val="00FF719F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -14826,54 +14508,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -15096,69 +14774,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2677</Words>
-  <Characters>16068</Characters>
+  <Words>2680</Words>
+  <Characters>16080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
+  <Lines>134</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Informatyka - rozkład materiału</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Migra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18708</CharactersWithSpaces>
+  <CharactersWithSpaces>18723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Informatyka - rozkład materiału</dc:title>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>