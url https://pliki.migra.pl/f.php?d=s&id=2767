--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -2807,121 +2807,121 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Temat 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087C9D99" w14:textId="77777777" w:rsidR="001B2D7A" w:rsidRDefault="001B2D7A">
+          <w:p w14:paraId="087C9D99" w14:textId="403C0014" w:rsidR="001B2D7A" w:rsidRDefault="00115739">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tworzymy rysunki i wykonujemy operacje na pliku</w:t>
+              <w:t>Uzupełniamy grafikę tekstem i wykonujemy operacje na pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FB6B78C" w14:textId="77777777" w:rsidR="001B2D7A" w:rsidRDefault="001B2D7A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAC3BD8" w14:textId="77777777" w:rsidR="001B2D7A" w:rsidRDefault="001B2D7A">
-[...17 lines deleted...]
-              <w:t>Tworzymy rysunki i wykonujemy operacje na pliku</w:t>
+          <w:p w14:paraId="0FAC3BD8" w14:textId="6A83EB6D" w:rsidR="001B2D7A" w:rsidRDefault="00115739">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115739">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uzupełniamy grafikę tekstem i wykonujemy operacje na pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8099F8" w14:textId="77777777" w:rsidR="001B2D7A" w:rsidRDefault="0077050E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3975,86 +3975,94 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Programujemy w języku Scratch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F22D0A7" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00671C3B">
+          <w:p w14:paraId="3F22D0A7" w14:textId="07A60B28" w:rsidR="00AB6AC5" w:rsidRDefault="00671C3B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2, </w:t>
             </w:r>
             <w:r w:rsidR="00FD5055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.1, 2.2, 2.3</w:t>
             </w:r>
+            <w:r w:rsidR="003B5B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidR="00247034">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. 3.7</w:t>
+              <w:t xml:space="preserve"> 3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35AB6A24" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5906,70 +5914,100 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Temat 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B6757F" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
+          <w:p w14:paraId="68B6757F" w14:textId="4EBA33E4" w:rsidR="00AB6AC5" w:rsidRDefault="000011B9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Listy wypunktowane i numerowane oraz różne sztuczki</w:t>
+              <w:t>Stosujemy l</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6AC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>isty wypunktowane i</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6AC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>numerowane oraz różne sztuczki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC664ED" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6084,70 +6122,70 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Temat 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9B56AD" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
+          <w:p w14:paraId="3D9B56AD" w14:textId="3A65B00B" w:rsidR="00AB6AC5" w:rsidRDefault="001C6E21">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Listy wypunktowane i numerowane oraz różne sztuczki</w:t>
+              <w:t>Stosujemy listy wypunktowane i numerowane oraz różne sztuczki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5901EB" w14:textId="77777777" w:rsidR="00AB6AC5" w:rsidRDefault="00AB6AC5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -9302,58 +9340,58 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>W nauczaniu informatyki nauczyciel uwzględnia także rozwój narzędzi opartych na sztucznej inteligencji, prowadząc uczniów ku świadomemu, odpowiedzialnemu i kreatywnemu korzystaniu z technologii cyfrowych.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_heading=h.t77sl383r72z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00894252" w:rsidRPr="0052778A" w:rsidSect="006B4E80">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392947FE" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
+    <w:p w14:paraId="6CEA16C4" w14:textId="77777777" w:rsidR="00963109" w:rsidRDefault="00963109">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C7F4978" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
+    <w:p w14:paraId="02623F04" w14:textId="77777777" w:rsidR="00963109" w:rsidRDefault="00963109">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9669,58 +9707,58 @@
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CCC4DD2" w14:textId="77777777" w:rsidR="0091620B" w:rsidRDefault="0091620B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65258629" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
+    <w:p w14:paraId="67D3F685" w14:textId="77777777" w:rsidR="00963109" w:rsidRDefault="00963109">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BDF71B1" w14:textId="77777777" w:rsidR="00A803C9" w:rsidRDefault="00A803C9">
+    <w:p w14:paraId="61480C19" w14:textId="77777777" w:rsidR="00963109" w:rsidRDefault="00963109">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D93744A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="08D6589A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -13010,146 +13048,150 @@
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00310640"/>
+    <w:rsid w:val="000011B9"/>
     <w:rsid w:val="00002024"/>
     <w:rsid w:val="00004178"/>
     <w:rsid w:val="000113A6"/>
     <w:rsid w:val="00013DB6"/>
     <w:rsid w:val="00013EAF"/>
     <w:rsid w:val="00014650"/>
     <w:rsid w:val="00033037"/>
     <w:rsid w:val="00033B7D"/>
     <w:rsid w:val="000362E4"/>
     <w:rsid w:val="00045484"/>
     <w:rsid w:val="000458CA"/>
     <w:rsid w:val="000678F9"/>
     <w:rsid w:val="000713AA"/>
     <w:rsid w:val="00083D16"/>
     <w:rsid w:val="00084D2C"/>
     <w:rsid w:val="00085050"/>
     <w:rsid w:val="00087266"/>
     <w:rsid w:val="000A3D10"/>
     <w:rsid w:val="000B1F52"/>
     <w:rsid w:val="000C2266"/>
     <w:rsid w:val="000C2DF9"/>
     <w:rsid w:val="000D66C9"/>
     <w:rsid w:val="000E0C67"/>
     <w:rsid w:val="000E5C9E"/>
     <w:rsid w:val="000E7A36"/>
     <w:rsid w:val="001015B0"/>
     <w:rsid w:val="00104CB5"/>
+    <w:rsid w:val="00115739"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="0014350C"/>
     <w:rsid w:val="00143EBE"/>
     <w:rsid w:val="0014435A"/>
     <w:rsid w:val="0014666F"/>
     <w:rsid w:val="0015207F"/>
     <w:rsid w:val="00154C9A"/>
     <w:rsid w:val="00161A9D"/>
     <w:rsid w:val="00165B5D"/>
     <w:rsid w:val="001739F4"/>
     <w:rsid w:val="001806D0"/>
     <w:rsid w:val="00182D2C"/>
     <w:rsid w:val="00186B55"/>
     <w:rsid w:val="00191058"/>
     <w:rsid w:val="0019480E"/>
     <w:rsid w:val="001963A2"/>
     <w:rsid w:val="00196530"/>
     <w:rsid w:val="001A5997"/>
     <w:rsid w:val="001A71E3"/>
     <w:rsid w:val="001B2D7A"/>
     <w:rsid w:val="001B4638"/>
     <w:rsid w:val="001B603B"/>
     <w:rsid w:val="001C08F3"/>
     <w:rsid w:val="001C171C"/>
+    <w:rsid w:val="001C6E21"/>
     <w:rsid w:val="001E3572"/>
     <w:rsid w:val="001E7103"/>
     <w:rsid w:val="001F267E"/>
     <w:rsid w:val="002025B3"/>
     <w:rsid w:val="002033B1"/>
     <w:rsid w:val="002044F6"/>
     <w:rsid w:val="00204DB3"/>
     <w:rsid w:val="002072B1"/>
     <w:rsid w:val="0021491C"/>
     <w:rsid w:val="00216113"/>
     <w:rsid w:val="00227D64"/>
     <w:rsid w:val="002328A5"/>
     <w:rsid w:val="00234612"/>
     <w:rsid w:val="00236872"/>
     <w:rsid w:val="00247034"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0026105F"/>
     <w:rsid w:val="0027028D"/>
     <w:rsid w:val="00280621"/>
     <w:rsid w:val="00280740"/>
     <w:rsid w:val="0028191A"/>
     <w:rsid w:val="00281E2F"/>
     <w:rsid w:val="002855FB"/>
     <w:rsid w:val="002959A2"/>
     <w:rsid w:val="002961FD"/>
     <w:rsid w:val="002B127C"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002C1274"/>
     <w:rsid w:val="002D6286"/>
     <w:rsid w:val="002E2BC5"/>
     <w:rsid w:val="002E4624"/>
     <w:rsid w:val="002F4F01"/>
     <w:rsid w:val="002F6DB3"/>
     <w:rsid w:val="00310640"/>
     <w:rsid w:val="003106F7"/>
     <w:rsid w:val="00320690"/>
     <w:rsid w:val="003213E2"/>
     <w:rsid w:val="003402A5"/>
     <w:rsid w:val="00350990"/>
     <w:rsid w:val="00362299"/>
     <w:rsid w:val="0036594D"/>
     <w:rsid w:val="00397749"/>
     <w:rsid w:val="003A3A59"/>
     <w:rsid w:val="003A5E7E"/>
     <w:rsid w:val="003B31E2"/>
+    <w:rsid w:val="003B5B8E"/>
     <w:rsid w:val="003C2ECE"/>
     <w:rsid w:val="003C58F9"/>
     <w:rsid w:val="003D1030"/>
     <w:rsid w:val="0040513D"/>
     <w:rsid w:val="004056AC"/>
     <w:rsid w:val="004068A0"/>
     <w:rsid w:val="00406B70"/>
     <w:rsid w:val="004202CC"/>
     <w:rsid w:val="00421E9F"/>
     <w:rsid w:val="00425B34"/>
     <w:rsid w:val="00426100"/>
     <w:rsid w:val="00441E9D"/>
     <w:rsid w:val="00447FD0"/>
     <w:rsid w:val="00456697"/>
     <w:rsid w:val="00463C14"/>
     <w:rsid w:val="0046748D"/>
     <w:rsid w:val="0048541A"/>
     <w:rsid w:val="00490EAC"/>
     <w:rsid w:val="004979D3"/>
     <w:rsid w:val="004A6272"/>
     <w:rsid w:val="004B3B86"/>
     <w:rsid w:val="004B479F"/>
     <w:rsid w:val="004C2AAC"/>
     <w:rsid w:val="004D07E6"/>
     <w:rsid w:val="004E35A7"/>
@@ -13170,154 +13212,158 @@
     <w:rsid w:val="0056172E"/>
     <w:rsid w:val="00564882"/>
     <w:rsid w:val="00570E2A"/>
     <w:rsid w:val="005749BF"/>
     <w:rsid w:val="00577230"/>
     <w:rsid w:val="005851C5"/>
     <w:rsid w:val="005876D2"/>
     <w:rsid w:val="0059770A"/>
     <w:rsid w:val="005A4071"/>
     <w:rsid w:val="005A6AFF"/>
     <w:rsid w:val="005A7B97"/>
     <w:rsid w:val="005B5C40"/>
     <w:rsid w:val="005C2329"/>
     <w:rsid w:val="005C3A73"/>
     <w:rsid w:val="005C5BC8"/>
     <w:rsid w:val="005D759C"/>
     <w:rsid w:val="005E2E8E"/>
     <w:rsid w:val="005F1484"/>
     <w:rsid w:val="005F5305"/>
     <w:rsid w:val="005F59A8"/>
     <w:rsid w:val="005F7B7E"/>
     <w:rsid w:val="0060345C"/>
     <w:rsid w:val="006039E4"/>
     <w:rsid w:val="00605E27"/>
     <w:rsid w:val="0061203B"/>
+    <w:rsid w:val="0061669F"/>
     <w:rsid w:val="00624154"/>
     <w:rsid w:val="0062648E"/>
     <w:rsid w:val="00632664"/>
     <w:rsid w:val="00635D54"/>
     <w:rsid w:val="00646F69"/>
     <w:rsid w:val="006518F1"/>
     <w:rsid w:val="00661CA4"/>
     <w:rsid w:val="00671C3B"/>
     <w:rsid w:val="00676706"/>
     <w:rsid w:val="00677FA0"/>
     <w:rsid w:val="00685400"/>
     <w:rsid w:val="0068560C"/>
     <w:rsid w:val="006871D5"/>
     <w:rsid w:val="00687E80"/>
     <w:rsid w:val="0069041C"/>
     <w:rsid w:val="006A3F06"/>
     <w:rsid w:val="006A556B"/>
     <w:rsid w:val="006B4E80"/>
     <w:rsid w:val="006B6885"/>
     <w:rsid w:val="006C431D"/>
     <w:rsid w:val="006C7D7C"/>
     <w:rsid w:val="006D3FED"/>
     <w:rsid w:val="006D544D"/>
     <w:rsid w:val="006D629E"/>
     <w:rsid w:val="006F4205"/>
     <w:rsid w:val="006F45BE"/>
     <w:rsid w:val="006F5CB2"/>
     <w:rsid w:val="00700AE7"/>
     <w:rsid w:val="00711B4F"/>
     <w:rsid w:val="00726E97"/>
     <w:rsid w:val="00733B25"/>
     <w:rsid w:val="00735905"/>
     <w:rsid w:val="00735FA5"/>
+    <w:rsid w:val="00746A14"/>
     <w:rsid w:val="00756101"/>
     <w:rsid w:val="00757B7C"/>
     <w:rsid w:val="00764C41"/>
     <w:rsid w:val="0077050E"/>
     <w:rsid w:val="0077671F"/>
     <w:rsid w:val="00777B64"/>
     <w:rsid w:val="00783D14"/>
     <w:rsid w:val="00793922"/>
     <w:rsid w:val="007A3409"/>
     <w:rsid w:val="007B1EE4"/>
     <w:rsid w:val="007B4333"/>
     <w:rsid w:val="007D7D4A"/>
     <w:rsid w:val="007F6E69"/>
     <w:rsid w:val="00803869"/>
     <w:rsid w:val="00811618"/>
     <w:rsid w:val="00812299"/>
     <w:rsid w:val="00815B38"/>
     <w:rsid w:val="008347F1"/>
     <w:rsid w:val="00836AD5"/>
     <w:rsid w:val="00841EA6"/>
     <w:rsid w:val="008455D5"/>
     <w:rsid w:val="00875697"/>
     <w:rsid w:val="00876B06"/>
     <w:rsid w:val="00892B20"/>
     <w:rsid w:val="00894252"/>
     <w:rsid w:val="008C6F49"/>
     <w:rsid w:val="008D4007"/>
     <w:rsid w:val="008F30D6"/>
     <w:rsid w:val="008F395E"/>
     <w:rsid w:val="008F78A7"/>
     <w:rsid w:val="009014A6"/>
     <w:rsid w:val="00901C9D"/>
     <w:rsid w:val="00910C67"/>
     <w:rsid w:val="0091620B"/>
     <w:rsid w:val="009217DB"/>
     <w:rsid w:val="00923E5C"/>
     <w:rsid w:val="009240FA"/>
     <w:rsid w:val="00924A37"/>
     <w:rsid w:val="00927DA3"/>
     <w:rsid w:val="009318B6"/>
     <w:rsid w:val="00935805"/>
     <w:rsid w:val="00941595"/>
     <w:rsid w:val="00941E52"/>
     <w:rsid w:val="009501C6"/>
+    <w:rsid w:val="00963109"/>
     <w:rsid w:val="00966085"/>
     <w:rsid w:val="009748BF"/>
     <w:rsid w:val="0097772A"/>
     <w:rsid w:val="00995D19"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A76B7"/>
     <w:rsid w:val="009C03C7"/>
     <w:rsid w:val="009C753D"/>
     <w:rsid w:val="009D7FC7"/>
     <w:rsid w:val="009E0CA8"/>
     <w:rsid w:val="009E1C35"/>
     <w:rsid w:val="009E427D"/>
     <w:rsid w:val="009F005E"/>
     <w:rsid w:val="009F2245"/>
     <w:rsid w:val="009F42E4"/>
     <w:rsid w:val="009F54DF"/>
     <w:rsid w:val="00A02A93"/>
     <w:rsid w:val="00A05CD4"/>
     <w:rsid w:val="00A10694"/>
     <w:rsid w:val="00A11502"/>
     <w:rsid w:val="00A159F3"/>
     <w:rsid w:val="00A15BB7"/>
     <w:rsid w:val="00A15ECE"/>
     <w:rsid w:val="00A236D7"/>
     <w:rsid w:val="00A274A5"/>
     <w:rsid w:val="00A27E41"/>
     <w:rsid w:val="00A31451"/>
+    <w:rsid w:val="00A34FF7"/>
     <w:rsid w:val="00A46285"/>
     <w:rsid w:val="00A56F9B"/>
     <w:rsid w:val="00A62761"/>
     <w:rsid w:val="00A73653"/>
     <w:rsid w:val="00A803C9"/>
     <w:rsid w:val="00A8126F"/>
     <w:rsid w:val="00A8253F"/>
     <w:rsid w:val="00A8598B"/>
     <w:rsid w:val="00A91976"/>
     <w:rsid w:val="00A923AA"/>
     <w:rsid w:val="00AB6AC5"/>
     <w:rsid w:val="00AC2CAF"/>
     <w:rsid w:val="00AD0D8C"/>
     <w:rsid w:val="00AD1954"/>
     <w:rsid w:val="00AD2F11"/>
     <w:rsid w:val="00AE1499"/>
     <w:rsid w:val="00B02783"/>
     <w:rsid w:val="00B03E4C"/>
     <w:rsid w:val="00B26E60"/>
     <w:rsid w:val="00B3187B"/>
     <w:rsid w:val="00B32814"/>
     <w:rsid w:val="00B341B2"/>
     <w:rsid w:val="00B43982"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B50798"/>
@@ -14774,69 +14820,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2680</Words>
-  <Characters>16080</Characters>
+  <Words>2686</Words>
+  <Characters>16116</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>134</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Informatyka - rozkład materiału</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Migra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18723</CharactersWithSpaces>
+  <CharactersWithSpaces>18765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Informatyka - rozkład materiału</dc:title>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>