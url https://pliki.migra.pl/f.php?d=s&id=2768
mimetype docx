--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -149,78 +149,78 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053783D">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold CE" w:hAnsi="Arial,Bold CE" w:cs="Arial,Bold CE"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">do realizacji informatyki w szkole podstawowej na poziomie klasy </w:t>
       </w:r>
       <w:r w:rsidR="000325C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold CE" w:hAnsi="Arial,Bold CE" w:cs="Arial,Bold CE"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDFAB51" w14:textId="77777777" w:rsidR="00C57FE0" w:rsidRPr="00C66D7F" w:rsidRDefault="00C57FE0" w:rsidP="002069A9">
+    <w:p w14:paraId="5CDFAB51" w14:textId="7EA6CC45" w:rsidR="00C57FE0" w:rsidRPr="00C66D7F" w:rsidRDefault="00C57FE0" w:rsidP="002069A9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>opracowan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009514A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>y</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> na podstawie podręcznika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBC3718" w14:textId="77777777" w:rsidR="00FE58B5" w:rsidRPr="00FE58B5" w:rsidRDefault="00FE58B5" w:rsidP="00FE58B5">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Italic CE" w:hAnsi="Arial,Italic CE" w:cs="Arial,Italic CE"/>
           <w:iCs/>
@@ -334,78 +334,72 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FE58B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Italic" w:hAnsi="Arial,Italic" w:cs="Arial,Italic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187DA077" w14:textId="77777777" w:rsidR="00D92C7C" w:rsidRDefault="00D92C7C" w:rsidP="00D92C7C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2681C22F" w14:textId="77777777" w:rsidR="00FE58B5" w:rsidRPr="004202CC" w:rsidRDefault="00FE58B5" w:rsidP="00542B47">
+    <w:p w14:paraId="2681C22F" w14:textId="53B7E798" w:rsidR="00FE58B5" w:rsidRPr="004202CC" w:rsidRDefault="00FE58B5" w:rsidP="00542B47">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Propozycja </w:t>
       </w:r>
-      <w:r w:rsidRPr="0097772A">
+      <w:r w:rsidR="005B0310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rozkład</w:t>
-[...5 lines deleted...]
-        <w:t>u</w:t>
+        <w:t>planu wynikowego</w:t>
       </w:r>
       <w:r w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> materiału dla klasy </w:t>
+        <w:t xml:space="preserve"> dla klasy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4,</w:t>
       </w:r>
       <w:r w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> uwzględniając</w:t>
       </w:r>
       <w:r w:rsidR="00EE05D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0097772A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> podstaw</w:t>
       </w:r>
@@ -2657,50 +2651,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39ADE1FC" w14:textId="77777777" w:rsidR="00046F41" w:rsidRDefault="00A00661" w:rsidP="00046F41">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>pytani</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>e 5.;</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="171A05D3" w14:textId="67CFADBD" w:rsidR="00A83513" w:rsidRDefault="00A83513" w:rsidP="00046F41">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>zadania 1-4;</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="5EC3463B" w14:textId="77777777" w:rsidR="00A00661" w:rsidRPr="00046F41" w:rsidRDefault="00A00661" w:rsidP="00046F41">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">dla zainteresowanych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="046A27E5" w14:textId="77777777" w:rsidR="00275E7F" w:rsidRPr="005E3D85" w:rsidRDefault="00A00661" w:rsidP="00A00661">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
@@ -6507,224 +6515,228 @@
           <w:p w14:paraId="3B327C31" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRPr="005E3D85" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>wyjaśnia na konkretnym przykładzie użycie metody przeciągnij i upuść;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD343F0" w14:textId="77777777" w:rsidR="00F5041C" w:rsidRPr="00F5159D" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">sprawnie umieszcza okna </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>sprawnie umieszcza okna sąsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>sąsi</w:t>
-[...5 lines deleted...]
-              <w:t>a</w:t>
+              <w:t>duj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ą</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>duj</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>co na ekranie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E20363" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRPr="005E3D85" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>co</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">temat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> na ekranie</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="35E20363" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRPr="005E3D85" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
+              <w:t>. z podręcznika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA8C575" w14:textId="0176BC46" w:rsidR="00BD125A" w:rsidRPr="005E3D85" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">temat </w:t>
-[...5 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">(str. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>. z podręcznika</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">(str. </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ABE0D5" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRPr="005E3D85" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t xml:space="preserve">ćwiczenia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>24</w:t>
-            </w:r>
+              <w:t>6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DD4896" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>);</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>pytani</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>a 2-4;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F366A0D" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
-[...10 lines deleted...]
-              <w:t>zadania 1d.;</w:t>
+          <w:p w14:paraId="1F366A0D" w14:textId="792E8604" w:rsidR="00BD125A" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>zadani</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1d.;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="058F3A1C" w14:textId="77777777" w:rsidR="00BD125A" w:rsidRPr="00046F41" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">dla zainteresowanych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62B4FF4A" w14:textId="77777777" w:rsidR="00F5041C" w:rsidRPr="00F5159D" w:rsidRDefault="00BD125A" w:rsidP="00BD125A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -9050,60 +9062,58 @@
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>zna przykładowe nazwy modeli sztucznej inteligencji;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CB4675" w14:textId="77777777" w:rsidR="00A92AE8" w:rsidRDefault="00A92AE8" w:rsidP="00454858">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">definiuje pojęcie </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A92AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>prompt</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="695AD523" w14:textId="77777777" w:rsidR="00A92AE8" w:rsidRDefault="00A92AE8" w:rsidP="00454858">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>omawia przykładowy schemat działania modelu sztucznej inteligencji;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAF895D" w14:textId="77777777" w:rsidR="00A92AE8" w:rsidRDefault="00A92AE8" w:rsidP="00454858">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -9203,60 +9213,58 @@
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>porównuje możliwości różnych modeli sztucznej inteligencji;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="100C2001" w14:textId="77777777" w:rsidR="00423489" w:rsidRPr="00423489" w:rsidRDefault="00423489" w:rsidP="00423489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">samodzielnie tworzy rozbudowane </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00423489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>prompty</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00423489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C347B43" w14:textId="77777777" w:rsidR="00423489" w:rsidRPr="00423489" w:rsidRDefault="00423489" w:rsidP="00423489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ocenia trafność i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
@@ -11953,68 +11961,74 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D24063" w14:textId="77777777" w:rsidR="00F95282" w:rsidRPr="005E3D85" w:rsidRDefault="00F95282" w:rsidP="00F95282">
+          <w:p w14:paraId="58D24063" w14:textId="3F0183E7" w:rsidR="00F95282" w:rsidRPr="005E3D85" w:rsidRDefault="00F95282" w:rsidP="00F95282">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>40-42</w:t>
+              <w:t>40-4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF236C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14FCE970" w14:textId="77777777" w:rsidR="00F95282" w:rsidRPr="005E3D85" w:rsidRDefault="00F95282" w:rsidP="00F95282">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ćwiczeni</w:t>
             </w:r>
             <w:r w:rsidR="00E22436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -12123,51 +12137,51 @@
             </w:r>
             <w:r w:rsidR="00E22436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>internetow</w:t>
             </w:r>
             <w:r w:rsidR="00E22436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A87584" w14:textId="77777777" w:rsidR="0053775B" w:rsidRPr="007C6266" w:rsidRDefault="0053775B" w:rsidP="0053775B">
+          <w:p w14:paraId="04A87584" w14:textId="36462249" w:rsidR="0053775B" w:rsidRPr="007C6266" w:rsidRDefault="0053775B" w:rsidP="00FF236C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12270,51 +12284,51 @@
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rozpoznaje podejrzane treści on-line i podejmuje podstawowe działania obronne – moduł medialny;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B80063D" w14:textId="77777777" w:rsidR="0053775B" w:rsidRPr="007C6266" w:rsidRDefault="0053775B" w:rsidP="0053775B">
+          <w:p w14:paraId="1B80063D" w14:textId="7D701149" w:rsidR="0053775B" w:rsidRPr="007C6266" w:rsidRDefault="0053775B" w:rsidP="0053775B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12322,51 +12336,69 @@
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rozwijanie umiejętności krytycznej oceny informacji oraz kształtowanie kompetencji społecznych w środowisku cyfrowym, w tym komunikacji i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>współpracy, a także kształtowanie postaw związanych z ochroną danych osobowych oraz przestrzeganiem zasad etycznych i prawnych. Uczeń:</w:t>
+              <w:t xml:space="preserve">współpracy, a także kształtowanie postaw związanych z ochroną danych osobowych </w:t>
+            </w:r>
+            <w:r w:rsidR="008804D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6266">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Uczeń:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="197C00D8" w14:textId="77777777" w:rsidR="006C69A1" w:rsidRPr="006C69A1" w:rsidRDefault="0053775B" w:rsidP="0053775B">
             <w:pPr>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6266">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13238,65 +13270,51 @@
             <w:r w:rsidRPr="00F5159D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">zapoznaje się z przykładowym problemem i analizuje sposób jego rozwiązania, korzystając z podręcznika; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C040B4F" w14:textId="77777777" w:rsidR="00831C6A" w:rsidRPr="00831C6A" w:rsidRDefault="00831C6A" w:rsidP="00831C6A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5159D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tworzy rysunek, korzystając z narzę</w:t>
             </w:r>
             <w:r w:rsidRPr="00831C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">dzi </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> i Pędzel;</w:t>
+              <w:t>dzi Airbrush i Pędzel;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12328A74" w14:textId="77777777" w:rsidR="00831C6A" w:rsidRPr="00F5159D" w:rsidRDefault="00831C6A" w:rsidP="00831C6A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5159D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">korzysta z możliwości wyboru </w:t>
             </w:r>
             <w:r w:rsidRPr="00831C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>koloru</w:t>
             </w:r>
           </w:p>
@@ -16142,128 +16160,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>wykorzystaniem myślenia logicznego, abstrakcyjnego i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>komputacyjnego</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> oraz z</w:t>
+              <w:t>komputacyjnego oraz z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zastosowaniem różnych sposobów reprezentowania informacji. Uczeń:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5907064B" w14:textId="77777777" w:rsidR="00E374BA" w:rsidRPr="00E374BA" w:rsidRDefault="00E374BA" w:rsidP="00E374BA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście </w:t>
-[...19 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>2) rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście komputacyjne;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D894D2D" w14:textId="77777777" w:rsidR="00E374BA" w:rsidRPr="00E374BA" w:rsidRDefault="00E374BA" w:rsidP="00E374BA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Rozwiązywanie problemów oraz tworzenie, analizowanie, przetwarzanie i udostępnianie informacji w postaci tekstu, danych liczbowych, grafiki i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -17504,128 +17491,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>wykorzystaniem myślenia logicznego, abstrakcyjnego i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>komputacyjnego</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> oraz z</w:t>
+              <w:t>komputacyjnego oraz z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zastosowaniem różnych sposobów reprezentowania informacji. Uczeń:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A8A69D" w14:textId="77777777" w:rsidR="00191C7B" w:rsidRPr="00E374BA" w:rsidRDefault="00191C7B" w:rsidP="00191C7B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście </w:t>
-[...19 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>2) rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście komputacyjne;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="060CB46C" w14:textId="77777777" w:rsidR="00191C7B" w:rsidRPr="00E374BA" w:rsidRDefault="00191C7B" w:rsidP="00191C7B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E374BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Rozwiązywanie problemów oraz tworzenie, analizowanie, przetwarzanie i udostępnianie informacji w postaci tekstu, danych liczbowych, grafiki i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -19623,68 +19579,74 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F292D91" w14:textId="77777777" w:rsidR="00921FB0" w:rsidRPr="005E3D85" w:rsidRDefault="00921FB0" w:rsidP="00921FB0">
+          <w:p w14:paraId="0F292D91" w14:textId="2566C119" w:rsidR="00921FB0" w:rsidRPr="005E3D85" w:rsidRDefault="00921FB0" w:rsidP="00921FB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>68-71</w:t>
+              <w:t>68-7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A01F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39C5C966" w14:textId="77777777" w:rsidR="00921FB0" w:rsidRPr="005E3D85" w:rsidRDefault="00921FB0" w:rsidP="00921FB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ćwiczenia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -20771,64 +20733,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305B63" w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0059407E" w:rsidRPr="00DB4CD3" w14:paraId="037DFECC" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748EFD04" w14:textId="77777777" w:rsidR="0059407E" w:rsidRPr="00C645C8" w:rsidRDefault="0059407E" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -21305,98 +21255,72 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230CD279" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00860A72" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="25"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy w języku </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DF32221" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">tworzy programy w języku </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> z wykorzystaniem poleceń sekwencyjnych, m.in. przesuwając obiekt (duszka) na ekranie i obracając o określony kąt;</w:t>
+              <w:t>tworzy programy w języku Scratch z wykorzystaniem poleceń sekwencyjnych, m.in. przesuwając obiekt (duszka) na ekranie i obracając o określony kąt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33713257" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>wspólnie z nauczycielem analizuje problem, szuka rozwiązania i zapisuje rozwiązanie w postaci programu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18A51218" w14:textId="77777777" w:rsidR="00741950" w:rsidRPr="00D32AD5" w:rsidRDefault="00741950" w:rsidP="00F96BCE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
@@ -21447,99 +21371,99 @@
             <w:r w:rsidR="000835E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">obiektu (tu: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>duszka</w:t>
             </w:r>
             <w:r w:rsidR="000835E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> i tło sceny;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D58FB65" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
+          <w:p w14:paraId="7D58FB65" w14:textId="024CE7D7" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>zapisuje program w pliku w folderze podanym przez nauczyciela</w:t>
+              <w:t xml:space="preserve">zapisuje program w pliku w folderze </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>wskazanym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D32AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59B14FA5" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">wyjaśnia, na czym polega tworzenie programu w środowisku </w:t>
-[...13 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>wyjaśnia, na czym polega tworzenie programu w środowisku Scratch;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02495F5C" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>korzystając z podręcznika, określa problem i cel do osiągnięcia, analizuje sytuacj</w:t>
             </w:r>
             <w:r w:rsidR="001A2C96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ę</w:t>
             </w:r>
             <w:r w:rsidRPr="00D32AD5">
@@ -21775,60 +21699,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DD86BCC" w14:textId="77777777" w:rsidR="00741950" w:rsidRPr="00D32AD5" w:rsidRDefault="00741950" w:rsidP="00741950">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="12AC2CE8" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00D32AD5" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="724371CE" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00191C7B" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
@@ -21880,145 +21796,114 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>wykorzystaniem myślenia logicznego, abstrakcyjnego i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>komputacyjnego</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">komputacyjnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>. Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2071EE83" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00191C7B" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
+            <w:pPr>
+              <w:ind w:left="114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00191C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>. Uczeń:</w:t>
-[...57 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>rozwiązuje sytuacje problemowe ze swojego otoczenia, stosując podejście komputacyjne;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DD7E909" w14:textId="77777777" w:rsidR="00F96BCE" w:rsidRPr="00191C7B" w:rsidRDefault="00F96BCE" w:rsidP="00F96BCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -22428,64 +22313,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305B63" w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy historyjki w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy historyjki w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0059407E" w:rsidRPr="00DB4CD3" w14:paraId="7EE006F5" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="528FE114" w14:textId="77777777" w:rsidR="0059407E" w:rsidRPr="00C645C8" w:rsidRDefault="0059407E" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -22978,62 +22851,52 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Dodajemy więcej duszków w historyjce w</w:t>
             </w:r>
             <w:r w:rsidR="00DE3232">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve">języku </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5217783B" w14:textId="77777777" w:rsidR="001A2C96" w:rsidRDefault="00741950" w:rsidP="00741950">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">dodaje nowe </w:t>
             </w:r>
             <w:r w:rsidR="001A2C96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23459,60 +23322,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC7F4AB" w14:textId="77777777" w:rsidR="00336812" w:rsidRPr="00D32AD5" w:rsidRDefault="00336812" w:rsidP="00336812">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71024020" w14:textId="77777777" w:rsidR="0059407E" w:rsidRPr="00D32AD5" w:rsidRDefault="0059407E" w:rsidP="005B1FA1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E62FD23" w14:textId="77777777" w:rsidR="0086302F" w:rsidRPr="00191C7B" w:rsidRDefault="0086302F" w:rsidP="0086302F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
@@ -23934,64 +23789,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305B63" w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programujemy historyjki w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Programujemy historyjki w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B1FA1" w:rsidRPr="00DB4CD3" w14:paraId="5725BACA" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0248CDBC" w14:textId="77777777" w:rsidR="005B1FA1" w:rsidRPr="00C645C8" w:rsidRDefault="005B1FA1" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -24484,62 +24327,52 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Sztuczki w</w:t>
             </w:r>
             <w:r w:rsidR="00DE3232">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve">programie </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>programie Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F320A8B" w14:textId="77777777" w:rsidR="000835E5" w:rsidRPr="00D32AD5" w:rsidRDefault="000835E5" w:rsidP="000835E5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>projektuje i tworzy programy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24678,130 +24511,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>w razie potrzeby samodzielnie wyszukuje potrzebne polecenia;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03B695D9" w14:textId="77777777" w:rsidR="00A238FD" w:rsidRPr="00D32AD5" w:rsidRDefault="00A238FD" w:rsidP="00A238FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">tworzy program w języku </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tworzy program w języku Scratch na zadany temat;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9F5B69" w14:textId="77777777" w:rsidR="005B1FA1" w:rsidRPr="00D32AD5" w:rsidRDefault="00A238FD" w:rsidP="00A238FD">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Scratch</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>programuje historyjki według własnego pomysłu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128279C1" w14:textId="77777777" w:rsidR="00E067F2" w:rsidRPr="005E3D85" w:rsidRDefault="00E067F2" w:rsidP="00E067F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="328593D7" w14:textId="77777777" w:rsidR="00E067F2" w:rsidRPr="005E3D85" w:rsidRDefault="00E067F2" w:rsidP="00E067F2">
+          <w:p w14:paraId="328593D7" w14:textId="6721C3EA" w:rsidR="00E067F2" w:rsidRPr="005E3D85" w:rsidRDefault="00E067F2" w:rsidP="00E067F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>82-84</w:t>
+              <w:t>82-8</w:t>
+            </w:r>
+            <w:r w:rsidR="003E0A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498577D2" w14:textId="77777777" w:rsidR="00E067F2" w:rsidRPr="005E3D85" w:rsidRDefault="00E067F2" w:rsidP="00E067F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ćwiczenia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -24893,60 +24718,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B3CB972" w14:textId="77777777" w:rsidR="00336812" w:rsidRPr="00D32AD5" w:rsidRDefault="00336812" w:rsidP="00336812">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="43A33590" w14:textId="77777777" w:rsidR="005B1FA1" w:rsidRPr="00D32AD5" w:rsidRDefault="005B1FA1" w:rsidP="005B1FA1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="674AA569" w14:textId="77777777" w:rsidR="0086302F" w:rsidRPr="00191C7B" w:rsidRDefault="0086302F" w:rsidP="0086302F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
@@ -26048,65 +25865,51 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">analizuje sytuację problemową i samodzielnie szuka rozwiązania; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41302912" w14:textId="77777777" w:rsidR="00AB130A" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">tworzy programy w języku </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> na zadany temat;</w:t>
+              <w:t>tworzy programy w języku Scratch na zadany temat;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FA47892" w14:textId="77777777" w:rsidR="00031121" w:rsidRPr="00D32AD5" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>w razie potrzeby samodzielnie wyszukuje potrzebne polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13B25B7F" w14:textId="77777777" w:rsidR="00031121" w:rsidRPr="005E3D85" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -26254,60 +26057,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26D89755" w14:textId="77777777" w:rsidR="00031121" w:rsidRPr="00D32AD5" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5E325086" w14:textId="77777777" w:rsidR="00031121" w:rsidRPr="00D32AD5" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B480ACE" w14:textId="77777777" w:rsidR="00031121" w:rsidRPr="00191C7B" w:rsidRDefault="00031121" w:rsidP="00031121">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191C7B">
               <w:rPr>
@@ -26729,64 +26524,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305B63" w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy grę w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy grę w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4209A" w:rsidRPr="00DB4CD3" w14:paraId="2B2D5079" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="629FF365" w14:textId="77777777" w:rsidR="00D4209A" w:rsidRPr="00C645C8" w:rsidRDefault="00D4209A" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -27347,118 +27130,96 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz </w:t>
             </w:r>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">wczytuje je do programu; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59763B16" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00097D22" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">korzystając z możliwości edycji rysunków w programie </w:t>
-[...13 lines deleted...]
-              <w:t>, przygotowuje kostiumy dla duszka</w:t>
+              <w:t>korzystając z możliwości edycji rysunków w programie Scratch, przygotowuje kostiumy dla duszka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C59775" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00097D22" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62501C86" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00097D22" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>samodzielnie zapoznaje się z sytuacją problemową, korzystając z podręcznika i opracowuje rozwiązanie;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36632349" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00097D22" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">samodzielnie poszukuje dodatkowych poleceń programu </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>samodzielnie poszukuje dodatkowych poleceń programu Scratch</w:t>
+            </w:r>
             <w:r w:rsidR="004B0B99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> aby zmodyfikować program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="144D82DC" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="005E3D85" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -27584,60 +27345,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34800749" w14:textId="77777777" w:rsidR="00C73BA3" w:rsidRPr="00D32AD5" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2EA441E1" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00D32AD5" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E801DB7" w14:textId="77777777" w:rsidR="00097D22" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5255">
               <w:rPr>
@@ -27689,61 +27442,59 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F37347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>wykorzystaniem myślenia logicznego, abstrakcyjnego i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>komputacyjnego</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> […]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F37347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Uczeń:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4400F289" w14:textId="77777777" w:rsidR="00097D22" w:rsidRPr="00F37347" w:rsidRDefault="00097D22" w:rsidP="00097D22">
             <w:pPr>
               <w:ind w:left="114"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -28220,64 +27971,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305B63" w:rsidRPr="00305B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy grę w języku </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy grę w języku Scratch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535C65" w:rsidRPr="00DB4CD3" w14:paraId="06FDE995" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DBD86A" w14:textId="77777777" w:rsidR="00535C65" w:rsidRPr="00C645C8" w:rsidRDefault="00535C65" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -28872,122 +28611,108 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>modyfikuje grę, dodając polecenia dla drugiego gracza;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ADDA41A" w14:textId="77777777" w:rsidR="00535C65" w:rsidRPr="00D32AD5" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">samodzielnie poszukuje dodatkowych poleceń programu </w:t>
-[...13 lines deleted...]
-              <w:t>, aby zmodyfikować program</w:t>
+              <w:t>samodzielnie poszukuje dodatkowych poleceń programu Scratch, aby zmodyfikować program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23ED6BDD" w14:textId="77777777" w:rsidR="00C73BA3" w:rsidRPr="005E3D85" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="664FBED8" w14:textId="77777777" w:rsidR="00C73BA3" w:rsidRPr="005E3D85" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
+          <w:p w14:paraId="664FBED8" w14:textId="5E938227" w:rsidR="00C73BA3" w:rsidRPr="005E3D85" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>93-9</w:t>
             </w:r>
-            <w:r w:rsidR="004B0B99">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00504543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C596233" w14:textId="77777777" w:rsidR="00C73BA3" w:rsidRPr="005E3D85" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ćwiczenia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -29088,60 +28813,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C5D855" w14:textId="77777777" w:rsidR="00C73BA3" w:rsidRPr="00D32AD5" w:rsidRDefault="00C73BA3" w:rsidP="00C73BA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, środowisko programowania </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, środowisko programowania Scratch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1208D806" w14:textId="77777777" w:rsidR="00535C65" w:rsidRPr="00D32AD5" w:rsidRDefault="00535C65" w:rsidP="000D6C68">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="785418EC" w14:textId="77777777" w:rsidR="00535C65" w:rsidRPr="00B00AFD" w:rsidRDefault="00B00AFD" w:rsidP="00535C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00AFD">
               <w:rPr>
@@ -32136,68 +31853,74 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D560B8" w14:textId="77777777" w:rsidR="00A12863" w:rsidRPr="005E3D85" w:rsidRDefault="00A12863" w:rsidP="00A12863">
+          <w:p w14:paraId="19D560B8" w14:textId="26563967" w:rsidR="00A12863" w:rsidRPr="005E3D85" w:rsidRDefault="00A12863" w:rsidP="00A12863">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>99-100</w:t>
+              <w:t>99-10</w:t>
+            </w:r>
+            <w:r w:rsidR="00026C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29EC4352" w14:textId="77777777" w:rsidR="00A12863" w:rsidRPr="005E3D85" w:rsidRDefault="00A12863" w:rsidP="00A12863">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ćwiczenia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -34271,83 +33994,73 @@
                 <w:tab w:val="left" w:pos="25"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00887E04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Metody stosowane w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00887E04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>komputero</w:t>
             </w:r>
             <w:r w:rsidR="0034257C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00887E04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t>wym</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> pisaniu  </w:t>
+              <w:t xml:space="preserve">wym pisaniu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59DD2D64" w14:textId="77777777" w:rsidR="005A5F34" w:rsidRDefault="005A5F34" w:rsidP="005A5F34">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A911BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">zapoznaje się z przykładowym problemem i analizuje sposób jego rozwiązania, korzystając z podręcznika; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1523420D" w14:textId="77777777" w:rsidR="005A5F34" w:rsidRPr="00A911BB" w:rsidRDefault="005A5F34" w:rsidP="005A5F34">
             <w:pPr>
@@ -38129,64 +37842,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004174C2" w:rsidRPr="004174C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy okolicznościowe kartki i plakaty w </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy okolicznościowe kartki i plakaty w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411608" w:rsidRPr="00DB4CD3" w14:paraId="3D196527" w14:textId="77777777" w:rsidTr="00487982">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21773BEB" w14:textId="77777777" w:rsidR="00411608" w:rsidRPr="00C645C8" w:rsidRDefault="00411608" w:rsidP="00487982">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -38663,101 +38364,83 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D04C5AF" w14:textId="77777777" w:rsidR="00411608" w:rsidRPr="00860A72" w:rsidRDefault="004174C2" w:rsidP="000338A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="25"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004174C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy projekt plakatu w </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy projekt plakatu w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B20B666" w14:textId="77777777" w:rsidR="00411608" w:rsidRDefault="00087ECF" w:rsidP="000338A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">samodzielnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00087ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">zalogować się do platformy </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>zalogować się do platformy Canva</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51022924" w14:textId="77777777" w:rsidR="0075267B" w:rsidRDefault="0075267B" w:rsidP="000338A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>opracowuje projekt plakatu;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF12BDC" w14:textId="77777777" w:rsidR="00087ECF" w:rsidRDefault="00087ECF" w:rsidP="000338A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -39067,60 +38750,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69596F30" w14:textId="77777777" w:rsidR="00411608" w:rsidRPr="00DB4CD3" w:rsidRDefault="00322116" w:rsidP="000338A4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, platforma </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, platforma Canva</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270B7E0C" w14:textId="77777777" w:rsidR="0086042A" w:rsidRPr="0086042A" w:rsidRDefault="0086042A" w:rsidP="0086042A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0086042A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Rozwiązywanie problemów oraz tworzenie, analizowanie, przetwarzanie i udostępnianie informacji w postaci tekstu, danych liczbowych, grafiki i multimediów z wykorzystaniem narzędzi cyfrowych, także wspomaganych sztuczną inteligencją. Uczeń:</w:t>
             </w:r>
@@ -39316,64 +38991,52 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF0055">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A32FBF" w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tworzymy okolicznościowe kartki i plakaty w </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tworzymy okolicznościowe kartki i plakaty w Canvie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00482D78" w:rsidRPr="00DB4CD3" w14:paraId="600E5B63" w14:textId="77777777" w:rsidTr="00A32FBF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15AED444" w14:textId="77777777" w:rsidR="00482D78" w:rsidRPr="00C645C8" w:rsidRDefault="00482D78" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -39843,283 +39506,333 @@
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="713425EC" w14:textId="77777777" w:rsidR="00A32FBF" w:rsidRPr="00A32FBF" w:rsidRDefault="00A32FBF" w:rsidP="00F833FF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789FC5CB" w14:textId="77777777" w:rsidR="00482D78" w:rsidRPr="00860A72" w:rsidRDefault="00A32FBF" w:rsidP="00DA3717">
+          <w:p w14:paraId="789FC5CB" w14:textId="25DCF4C5" w:rsidR="00482D78" w:rsidRPr="00860A72" w:rsidRDefault="00A32FBF" w:rsidP="00DA3717">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="25"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Korzystamy z</w:t>
             </w:r>
             <w:r w:rsidR="00276648">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve">szablonów </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">szablonów Canvy </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7546">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>do wykonania</w:t>
+            </w:r>
+            <w:r w:rsidR="00276648">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t>Canvy</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>za</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7546">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00276648">
+              <w:t>proszeni</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7546">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00A32FBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
-              <w:t>zaproszeniu na urodziny</w:t>
+              <w:t xml:space="preserve"> na urodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2473EEB7" w14:textId="77777777" w:rsidR="00482D78" w:rsidRDefault="0075267B" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>wie, czym jest szablon;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E99A099" w14:textId="77777777" w:rsidR="0075267B" w:rsidRDefault="0075267B" w:rsidP="00DA3717">
+          <w:p w14:paraId="0E99A099" w14:textId="236AF677" w:rsidR="0075267B" w:rsidRDefault="0075267B" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>potrafi wybrać odpowiedni szablon na daną okazję;</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:t>potrafi wybrać odpowiedni szablon na dan</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7546">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>ego zastosowania</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B2D750" w14:textId="77777777" w:rsidR="0075267B" w:rsidRPr="008E1B7B" w:rsidRDefault="0075267B" w:rsidP="00DA3717">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>stosuje poznane narzędzia do modyfikowania szablonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05FAE7B7" w14:textId="77777777" w:rsidR="00482D78" w:rsidRDefault="00FD2185" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2185">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>samodzielnie wyszukuje i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD2185">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>porównuje różne rodzaje szablonów dostępnych w</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD2185">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">programie; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05980E2F" w14:textId="77777777" w:rsidR="00FD2185" w:rsidRPr="00F5041C" w:rsidRDefault="00FD2185" w:rsidP="00DA3717">
+          <w:p w14:paraId="05980E2F" w14:textId="14D4ABAF" w:rsidR="00FD2185" w:rsidRPr="00F5041C" w:rsidRDefault="00FD2185" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2185">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>uzasadnia wybór określonego szablonu do danej okazji lub tematyki</w:t>
+              <w:t>uzasadnia wybór określonego szablonu do dane</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7546">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>go zastosowania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3564C51E" w14:textId="77777777" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75EAD188" w14:textId="77777777" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
+          <w:p w14:paraId="75EAD188" w14:textId="52FCCB28" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>119-120</w:t>
+              <w:t>119-12</w:t>
+            </w:r>
+            <w:r w:rsidR="004F75C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C75531B" w14:textId="77777777" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ćwiczeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -40244,60 +39957,52 @@
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5450D12E" w14:textId="77777777" w:rsidR="00482D78" w:rsidRPr="00DB4CD3" w:rsidRDefault="00322116" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, platforma </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, platforma Canva</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B75C1A8" w14:textId="77777777" w:rsidR="0086042A" w:rsidRPr="0086042A" w:rsidRDefault="0086042A" w:rsidP="0086042A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0086042A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Rozwiązywanie problemów oraz tworzenie, analizowanie, przetwarzanie i udostępnianie informacji w postaci tekstu, danych liczbowych, grafiki i multimediów z wykorzystaniem narzędzi cyfrowych, także wspomaganych sztuczną inteligencją. Uczeń:</w:t>
             </w:r>
@@ -41066,107 +40771,129 @@
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>wymienia zastosowanie sztucznej inteligencji w grafice komputerowej;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5301C586" w14:textId="77777777" w:rsidR="00497954" w:rsidRPr="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">wie, co to jest </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>prompt</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="060385AB" w14:textId="77777777" w:rsidR="00497954" w:rsidRPr="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tworzy obraz z wykorzystaniem AI;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="502B9862" w14:textId="77777777" w:rsidR="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dodaje tekst do utworzonej grafiki;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3381C856" w14:textId="77777777" w:rsidR="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
-[...10 lines deleted...]
-              <w:t>samodzielnie pobiera na komputer plik o określonym typie;</w:t>
+          <w:p w14:paraId="3381C856" w14:textId="4A05C65E" w:rsidR="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>samodzielnie pobiera na komputer plik o określon</w:t>
+            </w:r>
+            <w:r w:rsidR="00806988">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typ</w:t>
+            </w:r>
+            <w:r w:rsidR="00806988">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14EF51D4" w14:textId="77777777" w:rsidR="00497954" w:rsidRDefault="00497954" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">wie, czym jest </w:t>
             </w:r>
             <w:r w:rsidRPr="00497954">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>makieta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -41211,60 +40938,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07191204" w14:textId="77777777" w:rsidR="00482D78" w:rsidRDefault="00A52E91" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">amodzielnie tworzy rozbudowane </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>prompty</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>celu uzyskania określonego efektu graficznego;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D4CA7D" w14:textId="77777777" w:rsidR="00A52E91" w:rsidRDefault="00A52E91" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -41337,68 +41062,68 @@
             </w:pPr>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>wyjaśnia znaczenie makiety projektu w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52E91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>procesie projektowania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6005E1E6" w14:textId="77777777" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
+          <w:p w14:paraId="6005E1E6" w14:textId="148A7D45" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">temat </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>19</w:t>
+            <w:r w:rsidR="006E5284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. z podręcznika</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CB8149D" w14:textId="77777777" w:rsidR="00D9672F" w:rsidRPr="005E3D85" w:rsidRDefault="00D9672F" w:rsidP="00D9672F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3D85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(str. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -41549,60 +41274,52 @@
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F836F9" w14:textId="77777777" w:rsidR="00482D78" w:rsidRPr="00DB4CD3" w:rsidRDefault="009C20D7" w:rsidP="00DA3717">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>krótkie wprowadzenie, pokaz z wykorzystaniem projektora, samodzielna praca z podręcznikiem, ćwiczenia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, platforma </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, platforma Canva</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A61A740" w14:textId="77777777" w:rsidR="0086042A" w:rsidRPr="0086042A" w:rsidRDefault="0086042A" w:rsidP="0086042A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0086042A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Rozwiązywanie problemów oraz tworzenie, analizowanie, przetwarzanie i udostępnianie informacji w postaci tekstu, danych liczbowych, grafiki i multimediów z wykorzystaniem narzędzi cyfrowych, także wspomaganych sztuczną inteligencją. Uczeń:</w:t>
             </w:r>
@@ -42415,62 +42132,74 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>zna przykładowe kanały komunikacji wykorzystywane w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00454858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>kampanii;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E2A569" w14:textId="77777777" w:rsidR="00454858" w:rsidRDefault="00454858" w:rsidP="00454858">
+          <w:p w14:paraId="62E2A569" w14:textId="337C2FD4" w:rsidR="00454858" w:rsidRDefault="00454858" w:rsidP="00454858">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>wykorzystuje edytor tekst lub edytor grafiki do przygotowania materiałów;</w:t>
+              <w:t>wykorzystuje edytor tekst</w:t>
+            </w:r>
+            <w:r w:rsidR="0057280C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454858">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub edytor grafiki do przygotowania materiałów;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BF0A974" w14:textId="77777777" w:rsidR="00953CBB" w:rsidRPr="00454858" w:rsidRDefault="00953CBB" w:rsidP="00454858">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>wybiera odpowiednie narzędzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00454858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -42811,58 +42540,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00411608" w:rsidRPr="00411608" w:rsidSect="00BF4C59">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="454" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA12AC6" w14:textId="77777777" w:rsidR="001C2EBF" w:rsidRDefault="001C2EBF">
+    <w:p w14:paraId="7D53DF19" w14:textId="77777777" w:rsidR="00F9011F" w:rsidRDefault="00F9011F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C23D912" w14:textId="77777777" w:rsidR="001C2EBF" w:rsidRDefault="001C2EBF">
+    <w:p w14:paraId="20859660" w14:textId="77777777" w:rsidR="00F9011F" w:rsidRDefault="00F9011F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -43040,58 +42769,58 @@
     </w:r>
     <w:r w:rsidR="005E3D85">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17131058" w14:textId="77777777" w:rsidR="00034552" w:rsidRDefault="00034552">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A98163D" w14:textId="77777777" w:rsidR="001C2EBF" w:rsidRDefault="001C2EBF">
+    <w:p w14:paraId="3933B95C" w14:textId="77777777" w:rsidR="00F9011F" w:rsidRDefault="00F9011F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46070478" w14:textId="77777777" w:rsidR="001C2EBF" w:rsidRDefault="001C2EBF">
+    <w:p w14:paraId="08A5D9CA" w14:textId="77777777" w:rsidR="00F9011F" w:rsidRDefault="00F9011F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DFB9207" w14:textId="77777777" w:rsidR="00034552" w:rsidRDefault="00034552">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AD97FF0" w14:textId="77777777" w:rsidR="00781993" w:rsidRPr="00034552" w:rsidRDefault="00781993" w:rsidP="00BF4C59">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -43548,51 +43277,50 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1112826347">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1065031177">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="468282962">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
@@ -43611,50 +43339,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0084052C"/>
     <w:rsid w:val="000003CB"/>
     <w:rsid w:val="00000A8B"/>
     <w:rsid w:val="00001CA1"/>
     <w:rsid w:val="000043C4"/>
     <w:rsid w:val="000058DF"/>
     <w:rsid w:val="00006EAF"/>
     <w:rsid w:val="00012CA2"/>
     <w:rsid w:val="00014032"/>
     <w:rsid w:val="00014FA4"/>
     <w:rsid w:val="000154D8"/>
     <w:rsid w:val="00015715"/>
     <w:rsid w:val="00015F6C"/>
     <w:rsid w:val="0001786D"/>
     <w:rsid w:val="000222EE"/>
     <w:rsid w:val="000241D4"/>
     <w:rsid w:val="0002421F"/>
     <w:rsid w:val="000247C3"/>
     <w:rsid w:val="00025A37"/>
     <w:rsid w:val="0002610E"/>
+    <w:rsid w:val="00026C39"/>
     <w:rsid w:val="00030E76"/>
     <w:rsid w:val="00031121"/>
     <w:rsid w:val="000325C3"/>
     <w:rsid w:val="000338A4"/>
     <w:rsid w:val="00033DBE"/>
     <w:rsid w:val="00033FDA"/>
     <w:rsid w:val="00034552"/>
     <w:rsid w:val="00035FB8"/>
     <w:rsid w:val="000362E4"/>
     <w:rsid w:val="00036664"/>
     <w:rsid w:val="0003797A"/>
     <w:rsid w:val="00043092"/>
     <w:rsid w:val="000441A4"/>
     <w:rsid w:val="0004454E"/>
     <w:rsid w:val="00045B17"/>
     <w:rsid w:val="00046F41"/>
     <w:rsid w:val="00046F6C"/>
     <w:rsid w:val="000504BE"/>
     <w:rsid w:val="00050A95"/>
     <w:rsid w:val="00052AF4"/>
     <w:rsid w:val="00054A7E"/>
     <w:rsid w:val="0006025B"/>
     <w:rsid w:val="00062CA7"/>
     <w:rsid w:val="00064CF8"/>
     <w:rsid w:val="00067D89"/>
@@ -43789,50 +43518,51 @@
     <w:rsid w:val="00212A2A"/>
     <w:rsid w:val="0021359C"/>
     <w:rsid w:val="00215FEC"/>
     <w:rsid w:val="002216D9"/>
     <w:rsid w:val="002238BC"/>
     <w:rsid w:val="00223B00"/>
     <w:rsid w:val="002263D6"/>
     <w:rsid w:val="00226B99"/>
     <w:rsid w:val="00231269"/>
     <w:rsid w:val="002377D6"/>
     <w:rsid w:val="00237890"/>
     <w:rsid w:val="0024084F"/>
     <w:rsid w:val="00240D50"/>
     <w:rsid w:val="00245D35"/>
     <w:rsid w:val="0025455D"/>
     <w:rsid w:val="00254E7E"/>
     <w:rsid w:val="0026104B"/>
     <w:rsid w:val="002610A2"/>
     <w:rsid w:val="002621B0"/>
     <w:rsid w:val="002637C1"/>
     <w:rsid w:val="00266040"/>
     <w:rsid w:val="0027224B"/>
     <w:rsid w:val="002759D6"/>
     <w:rsid w:val="00275E7F"/>
     <w:rsid w:val="00276648"/>
+    <w:rsid w:val="00276ABA"/>
     <w:rsid w:val="00277148"/>
     <w:rsid w:val="002812B0"/>
     <w:rsid w:val="00281551"/>
     <w:rsid w:val="00281A1D"/>
     <w:rsid w:val="00284025"/>
     <w:rsid w:val="00284D4D"/>
     <w:rsid w:val="002860E1"/>
     <w:rsid w:val="00287FFD"/>
     <w:rsid w:val="0029054D"/>
     <w:rsid w:val="002908CD"/>
     <w:rsid w:val="00293584"/>
     <w:rsid w:val="0029417F"/>
     <w:rsid w:val="002A0501"/>
     <w:rsid w:val="002A17F7"/>
     <w:rsid w:val="002A215E"/>
     <w:rsid w:val="002A32FB"/>
     <w:rsid w:val="002A34F7"/>
     <w:rsid w:val="002A4424"/>
     <w:rsid w:val="002A55DD"/>
     <w:rsid w:val="002A6359"/>
     <w:rsid w:val="002A7512"/>
     <w:rsid w:val="002B117F"/>
     <w:rsid w:val="002B18AC"/>
     <w:rsid w:val="002B40F9"/>
     <w:rsid w:val="002B4B24"/>
@@ -43868,96 +43598,98 @@
     <w:rsid w:val="002F537B"/>
     <w:rsid w:val="002F63E4"/>
     <w:rsid w:val="00304831"/>
     <w:rsid w:val="00305B63"/>
     <w:rsid w:val="00306945"/>
     <w:rsid w:val="00307DC2"/>
     <w:rsid w:val="00310121"/>
     <w:rsid w:val="00310EA0"/>
     <w:rsid w:val="00313786"/>
     <w:rsid w:val="003143B8"/>
     <w:rsid w:val="00322116"/>
     <w:rsid w:val="00323057"/>
     <w:rsid w:val="00324598"/>
     <w:rsid w:val="003249FA"/>
     <w:rsid w:val="003316BE"/>
     <w:rsid w:val="00334209"/>
     <w:rsid w:val="00335DAE"/>
     <w:rsid w:val="00335F39"/>
     <w:rsid w:val="00336812"/>
     <w:rsid w:val="00337143"/>
     <w:rsid w:val="00340190"/>
     <w:rsid w:val="0034126E"/>
     <w:rsid w:val="0034257C"/>
     <w:rsid w:val="00343285"/>
     <w:rsid w:val="003454F5"/>
+    <w:rsid w:val="003515C3"/>
     <w:rsid w:val="00352A4F"/>
     <w:rsid w:val="00357E0F"/>
     <w:rsid w:val="00360087"/>
     <w:rsid w:val="00361016"/>
     <w:rsid w:val="00361EAA"/>
     <w:rsid w:val="0036352E"/>
     <w:rsid w:val="00365144"/>
     <w:rsid w:val="0036732A"/>
     <w:rsid w:val="00367C3E"/>
     <w:rsid w:val="003708C2"/>
     <w:rsid w:val="00370F7E"/>
     <w:rsid w:val="00371163"/>
     <w:rsid w:val="0037159F"/>
     <w:rsid w:val="00371872"/>
     <w:rsid w:val="00373395"/>
     <w:rsid w:val="00373782"/>
     <w:rsid w:val="003737D2"/>
     <w:rsid w:val="00374348"/>
     <w:rsid w:val="0037728E"/>
     <w:rsid w:val="00383618"/>
     <w:rsid w:val="00386228"/>
     <w:rsid w:val="003863DC"/>
     <w:rsid w:val="00386B3F"/>
     <w:rsid w:val="003930B3"/>
     <w:rsid w:val="00394A05"/>
     <w:rsid w:val="00395CC5"/>
     <w:rsid w:val="00397749"/>
     <w:rsid w:val="003A5F27"/>
     <w:rsid w:val="003B140F"/>
     <w:rsid w:val="003B1F2D"/>
     <w:rsid w:val="003B2139"/>
     <w:rsid w:val="003B21D7"/>
     <w:rsid w:val="003B6EC9"/>
     <w:rsid w:val="003B70AD"/>
     <w:rsid w:val="003C0319"/>
     <w:rsid w:val="003C3BE9"/>
     <w:rsid w:val="003C492D"/>
     <w:rsid w:val="003C64C3"/>
     <w:rsid w:val="003C7C84"/>
     <w:rsid w:val="003D1180"/>
     <w:rsid w:val="003D12F9"/>
     <w:rsid w:val="003D3A48"/>
     <w:rsid w:val="003D3BF2"/>
     <w:rsid w:val="003D4C88"/>
     <w:rsid w:val="003D6E97"/>
     <w:rsid w:val="003E0761"/>
+    <w:rsid w:val="003E0A56"/>
     <w:rsid w:val="003E62BB"/>
     <w:rsid w:val="003E6827"/>
     <w:rsid w:val="003F0015"/>
     <w:rsid w:val="003F3766"/>
     <w:rsid w:val="003F3B62"/>
     <w:rsid w:val="003F3BA4"/>
     <w:rsid w:val="003F7381"/>
     <w:rsid w:val="003F75FA"/>
     <w:rsid w:val="00401A69"/>
     <w:rsid w:val="00404192"/>
     <w:rsid w:val="004049E4"/>
     <w:rsid w:val="0040526A"/>
     <w:rsid w:val="0040708A"/>
     <w:rsid w:val="00410901"/>
     <w:rsid w:val="00411608"/>
     <w:rsid w:val="004125D6"/>
     <w:rsid w:val="004130CF"/>
     <w:rsid w:val="00415956"/>
     <w:rsid w:val="00415AA6"/>
     <w:rsid w:val="00415B3E"/>
     <w:rsid w:val="004174C2"/>
     <w:rsid w:val="004202CC"/>
     <w:rsid w:val="004204D1"/>
     <w:rsid w:val="0042261F"/>
     <w:rsid w:val="0042340D"/>
@@ -44016,136 +43748,141 @@
     <w:rsid w:val="004B01C5"/>
     <w:rsid w:val="004B0B99"/>
     <w:rsid w:val="004B1579"/>
     <w:rsid w:val="004B17CB"/>
     <w:rsid w:val="004B50EF"/>
     <w:rsid w:val="004B5F1C"/>
     <w:rsid w:val="004C02C5"/>
     <w:rsid w:val="004C0576"/>
     <w:rsid w:val="004C0FCD"/>
     <w:rsid w:val="004C17AD"/>
     <w:rsid w:val="004C27C7"/>
     <w:rsid w:val="004C291C"/>
     <w:rsid w:val="004C2DA0"/>
     <w:rsid w:val="004C33DB"/>
     <w:rsid w:val="004C55F7"/>
     <w:rsid w:val="004C711E"/>
     <w:rsid w:val="004C75B8"/>
     <w:rsid w:val="004D1866"/>
     <w:rsid w:val="004D1F78"/>
     <w:rsid w:val="004D25B8"/>
     <w:rsid w:val="004D5C3F"/>
     <w:rsid w:val="004F0195"/>
     <w:rsid w:val="004F1986"/>
     <w:rsid w:val="004F46B2"/>
     <w:rsid w:val="004F65B4"/>
+    <w:rsid w:val="004F75C2"/>
     <w:rsid w:val="004F7D50"/>
     <w:rsid w:val="00500092"/>
     <w:rsid w:val="00502FF4"/>
+    <w:rsid w:val="00504543"/>
     <w:rsid w:val="00505BE5"/>
     <w:rsid w:val="00506188"/>
     <w:rsid w:val="00506628"/>
     <w:rsid w:val="00510027"/>
     <w:rsid w:val="005103A9"/>
     <w:rsid w:val="00510D75"/>
     <w:rsid w:val="0051271F"/>
     <w:rsid w:val="00513463"/>
     <w:rsid w:val="005137DF"/>
     <w:rsid w:val="00514F9F"/>
     <w:rsid w:val="0051677C"/>
     <w:rsid w:val="00516A6C"/>
     <w:rsid w:val="0051703F"/>
     <w:rsid w:val="0052009F"/>
     <w:rsid w:val="005206C6"/>
     <w:rsid w:val="0052075F"/>
     <w:rsid w:val="0052590E"/>
     <w:rsid w:val="00527705"/>
     <w:rsid w:val="0053120A"/>
     <w:rsid w:val="00533705"/>
     <w:rsid w:val="00535C65"/>
     <w:rsid w:val="0053775B"/>
     <w:rsid w:val="00537784"/>
     <w:rsid w:val="0053783D"/>
     <w:rsid w:val="00537C1F"/>
     <w:rsid w:val="005413DF"/>
     <w:rsid w:val="00542B47"/>
     <w:rsid w:val="00544EE9"/>
     <w:rsid w:val="00545912"/>
     <w:rsid w:val="0054690B"/>
     <w:rsid w:val="00547161"/>
     <w:rsid w:val="005513E6"/>
     <w:rsid w:val="00551D88"/>
     <w:rsid w:val="0055297C"/>
     <w:rsid w:val="00553EF5"/>
     <w:rsid w:val="00556124"/>
     <w:rsid w:val="00557151"/>
     <w:rsid w:val="005576A8"/>
     <w:rsid w:val="0056049A"/>
     <w:rsid w:val="00563056"/>
     <w:rsid w:val="0056639A"/>
     <w:rsid w:val="005678B0"/>
     <w:rsid w:val="005679DA"/>
     <w:rsid w:val="00567ECF"/>
     <w:rsid w:val="005700A3"/>
     <w:rsid w:val="00570DE0"/>
     <w:rsid w:val="005725F4"/>
+    <w:rsid w:val="0057280C"/>
     <w:rsid w:val="00574DF9"/>
     <w:rsid w:val="005806A5"/>
     <w:rsid w:val="0058259E"/>
     <w:rsid w:val="00584334"/>
     <w:rsid w:val="00584F1E"/>
     <w:rsid w:val="00586989"/>
     <w:rsid w:val="00586EC2"/>
     <w:rsid w:val="00591A5A"/>
     <w:rsid w:val="005933B9"/>
     <w:rsid w:val="00593719"/>
     <w:rsid w:val="0059407E"/>
     <w:rsid w:val="00594456"/>
     <w:rsid w:val="00594E9B"/>
     <w:rsid w:val="005950BC"/>
     <w:rsid w:val="005951A0"/>
     <w:rsid w:val="00597EB7"/>
     <w:rsid w:val="005A2AD6"/>
     <w:rsid w:val="005A2E68"/>
     <w:rsid w:val="005A3385"/>
     <w:rsid w:val="005A5F34"/>
     <w:rsid w:val="005A6AFF"/>
     <w:rsid w:val="005A6D56"/>
+    <w:rsid w:val="005B0310"/>
     <w:rsid w:val="005B0DA3"/>
     <w:rsid w:val="005B15E6"/>
     <w:rsid w:val="005B1FA1"/>
     <w:rsid w:val="005B1FA4"/>
     <w:rsid w:val="005B506B"/>
     <w:rsid w:val="005C07B4"/>
     <w:rsid w:val="005C1ACA"/>
     <w:rsid w:val="005C204B"/>
     <w:rsid w:val="005C32F8"/>
     <w:rsid w:val="005C38CF"/>
     <w:rsid w:val="005D1587"/>
     <w:rsid w:val="005D4AB6"/>
     <w:rsid w:val="005D63FC"/>
     <w:rsid w:val="005D6F93"/>
+    <w:rsid w:val="005D7546"/>
     <w:rsid w:val="005D7B91"/>
     <w:rsid w:val="005E0D96"/>
     <w:rsid w:val="005E1698"/>
     <w:rsid w:val="005E2E0A"/>
     <w:rsid w:val="005E32F7"/>
     <w:rsid w:val="005E33E1"/>
     <w:rsid w:val="005E3D85"/>
     <w:rsid w:val="005E6317"/>
     <w:rsid w:val="005F1E40"/>
     <w:rsid w:val="005F30FE"/>
     <w:rsid w:val="005F3AD2"/>
     <w:rsid w:val="006016ED"/>
     <w:rsid w:val="0060213B"/>
     <w:rsid w:val="00602FDA"/>
     <w:rsid w:val="00604C4C"/>
     <w:rsid w:val="0060551A"/>
     <w:rsid w:val="006065D8"/>
     <w:rsid w:val="00607C1B"/>
     <w:rsid w:val="0061575B"/>
     <w:rsid w:val="00617621"/>
     <w:rsid w:val="00617D4C"/>
     <w:rsid w:val="00617F30"/>
     <w:rsid w:val="0062124E"/>
     <w:rsid w:val="006215BB"/>
     <w:rsid w:val="00622D34"/>
@@ -44188,51 +43925,53 @@
     <w:rsid w:val="00690716"/>
     <w:rsid w:val="006946CA"/>
     <w:rsid w:val="00695F6B"/>
     <w:rsid w:val="006A01D3"/>
     <w:rsid w:val="006A139C"/>
     <w:rsid w:val="006A1C56"/>
     <w:rsid w:val="006A1C94"/>
     <w:rsid w:val="006A2A9C"/>
     <w:rsid w:val="006A492E"/>
     <w:rsid w:val="006A4FB5"/>
     <w:rsid w:val="006A5FB9"/>
     <w:rsid w:val="006A7DBA"/>
     <w:rsid w:val="006B2267"/>
     <w:rsid w:val="006C0C42"/>
     <w:rsid w:val="006C0FC8"/>
     <w:rsid w:val="006C1B50"/>
     <w:rsid w:val="006C27F0"/>
     <w:rsid w:val="006C638E"/>
     <w:rsid w:val="006C69A1"/>
     <w:rsid w:val="006C6AEE"/>
     <w:rsid w:val="006C7240"/>
     <w:rsid w:val="006D0DC8"/>
     <w:rsid w:val="006D2D8C"/>
     <w:rsid w:val="006D6977"/>
     <w:rsid w:val="006E3FD8"/>
+    <w:rsid w:val="006E5284"/>
     <w:rsid w:val="006E60E0"/>
+    <w:rsid w:val="006E6CFD"/>
     <w:rsid w:val="006E7D10"/>
     <w:rsid w:val="006F061A"/>
     <w:rsid w:val="006F0C79"/>
     <w:rsid w:val="006F19DF"/>
     <w:rsid w:val="006F200C"/>
     <w:rsid w:val="006F458B"/>
     <w:rsid w:val="006F4B73"/>
     <w:rsid w:val="006F5F63"/>
     <w:rsid w:val="006F6586"/>
     <w:rsid w:val="006F68D4"/>
     <w:rsid w:val="006F779F"/>
     <w:rsid w:val="006F78DD"/>
     <w:rsid w:val="00701131"/>
     <w:rsid w:val="0070516C"/>
     <w:rsid w:val="007061DF"/>
     <w:rsid w:val="00712CB4"/>
     <w:rsid w:val="00713F31"/>
     <w:rsid w:val="00714BDB"/>
     <w:rsid w:val="00716304"/>
     <w:rsid w:val="0071717A"/>
     <w:rsid w:val="00721C64"/>
     <w:rsid w:val="007221AF"/>
     <w:rsid w:val="00724CE3"/>
     <w:rsid w:val="00725A3F"/>
     <w:rsid w:val="007312A1"/>
@@ -44291,93 +44030,95 @@
     <w:rsid w:val="007C3993"/>
     <w:rsid w:val="007C5E52"/>
     <w:rsid w:val="007C6266"/>
     <w:rsid w:val="007C64A0"/>
     <w:rsid w:val="007C768D"/>
     <w:rsid w:val="007D135A"/>
     <w:rsid w:val="007D1EA9"/>
     <w:rsid w:val="007D2DFA"/>
     <w:rsid w:val="007D3B77"/>
     <w:rsid w:val="007D7B3A"/>
     <w:rsid w:val="007E027B"/>
     <w:rsid w:val="007E0CD9"/>
     <w:rsid w:val="007E1D92"/>
     <w:rsid w:val="007E4E90"/>
     <w:rsid w:val="007E7B16"/>
     <w:rsid w:val="007F0C65"/>
     <w:rsid w:val="007F51E9"/>
     <w:rsid w:val="007F7402"/>
     <w:rsid w:val="007F7533"/>
     <w:rsid w:val="007F7736"/>
     <w:rsid w:val="00801098"/>
     <w:rsid w:val="00802155"/>
     <w:rsid w:val="00802DC2"/>
     <w:rsid w:val="00803F7C"/>
     <w:rsid w:val="0080522C"/>
+    <w:rsid w:val="00806988"/>
     <w:rsid w:val="00806B96"/>
     <w:rsid w:val="008120E7"/>
     <w:rsid w:val="00812D7F"/>
     <w:rsid w:val="00816D8D"/>
     <w:rsid w:val="00822117"/>
     <w:rsid w:val="008309C8"/>
     <w:rsid w:val="00830CE7"/>
     <w:rsid w:val="00831132"/>
     <w:rsid w:val="00831C6A"/>
     <w:rsid w:val="00831D9F"/>
     <w:rsid w:val="00832C7E"/>
     <w:rsid w:val="008338BA"/>
     <w:rsid w:val="00834BC0"/>
     <w:rsid w:val="0084052C"/>
     <w:rsid w:val="008421C0"/>
     <w:rsid w:val="00845307"/>
     <w:rsid w:val="008454B2"/>
     <w:rsid w:val="00845D2F"/>
     <w:rsid w:val="00847E12"/>
     <w:rsid w:val="00850C02"/>
     <w:rsid w:val="0085101E"/>
     <w:rsid w:val="00851591"/>
     <w:rsid w:val="008526F6"/>
     <w:rsid w:val="0085329B"/>
     <w:rsid w:val="0085437E"/>
     <w:rsid w:val="00857DA1"/>
     <w:rsid w:val="0086042A"/>
     <w:rsid w:val="0086056D"/>
     <w:rsid w:val="00860826"/>
     <w:rsid w:val="00860A72"/>
     <w:rsid w:val="0086241C"/>
     <w:rsid w:val="0086302F"/>
     <w:rsid w:val="008653EE"/>
     <w:rsid w:val="00865FCC"/>
     <w:rsid w:val="00870111"/>
     <w:rsid w:val="00871039"/>
     <w:rsid w:val="00873099"/>
     <w:rsid w:val="00873A1A"/>
     <w:rsid w:val="00875211"/>
     <w:rsid w:val="008755FB"/>
     <w:rsid w:val="008767EA"/>
     <w:rsid w:val="008771CB"/>
     <w:rsid w:val="00877C01"/>
+    <w:rsid w:val="008804D3"/>
     <w:rsid w:val="00880C4E"/>
     <w:rsid w:val="00881B8E"/>
     <w:rsid w:val="00882052"/>
     <w:rsid w:val="00882840"/>
     <w:rsid w:val="00882A87"/>
     <w:rsid w:val="00883AAC"/>
     <w:rsid w:val="008855AF"/>
     <w:rsid w:val="00886DF0"/>
     <w:rsid w:val="00887E04"/>
     <w:rsid w:val="00891AA3"/>
     <w:rsid w:val="00892431"/>
     <w:rsid w:val="0089387C"/>
     <w:rsid w:val="00893B1E"/>
     <w:rsid w:val="00894F03"/>
     <w:rsid w:val="00896D2B"/>
     <w:rsid w:val="008A0B92"/>
     <w:rsid w:val="008A2A92"/>
     <w:rsid w:val="008A2BB7"/>
     <w:rsid w:val="008A2DAE"/>
     <w:rsid w:val="008A42C6"/>
     <w:rsid w:val="008A65F6"/>
     <w:rsid w:val="008A734D"/>
     <w:rsid w:val="008B00D0"/>
     <w:rsid w:val="008C03E2"/>
     <w:rsid w:val="008C0859"/>
@@ -44409,50 +44150,51 @@
     <w:rsid w:val="00907D50"/>
     <w:rsid w:val="0091037A"/>
     <w:rsid w:val="00910472"/>
     <w:rsid w:val="009109D8"/>
     <w:rsid w:val="00910C9F"/>
     <w:rsid w:val="00911E26"/>
     <w:rsid w:val="00912AB7"/>
     <w:rsid w:val="00912AE7"/>
     <w:rsid w:val="00915626"/>
     <w:rsid w:val="00915959"/>
     <w:rsid w:val="00916E6C"/>
     <w:rsid w:val="00917853"/>
     <w:rsid w:val="009202EF"/>
     <w:rsid w:val="00921FB0"/>
     <w:rsid w:val="00924CF0"/>
     <w:rsid w:val="00925042"/>
     <w:rsid w:val="00926C36"/>
     <w:rsid w:val="00927395"/>
     <w:rsid w:val="009274C2"/>
     <w:rsid w:val="00935805"/>
     <w:rsid w:val="009371A3"/>
     <w:rsid w:val="009410F9"/>
     <w:rsid w:val="00947674"/>
     <w:rsid w:val="009510EC"/>
     <w:rsid w:val="00951498"/>
+    <w:rsid w:val="009514A0"/>
     <w:rsid w:val="00952D24"/>
     <w:rsid w:val="00952F3B"/>
     <w:rsid w:val="00953CBB"/>
     <w:rsid w:val="0095491F"/>
     <w:rsid w:val="009565FA"/>
     <w:rsid w:val="00956F67"/>
     <w:rsid w:val="00957CDE"/>
     <w:rsid w:val="00961043"/>
     <w:rsid w:val="00962055"/>
     <w:rsid w:val="00962430"/>
     <w:rsid w:val="0096285B"/>
     <w:rsid w:val="00962F03"/>
     <w:rsid w:val="0096332E"/>
     <w:rsid w:val="00966AFB"/>
     <w:rsid w:val="0097193B"/>
     <w:rsid w:val="00973CB1"/>
     <w:rsid w:val="00976097"/>
     <w:rsid w:val="009761B2"/>
     <w:rsid w:val="0097772A"/>
     <w:rsid w:val="009777B8"/>
     <w:rsid w:val="00980F8E"/>
     <w:rsid w:val="0098255C"/>
     <w:rsid w:val="009839D5"/>
     <w:rsid w:val="00984925"/>
     <w:rsid w:val="00986E83"/>
@@ -44473,98 +44215,100 @@
     <w:rsid w:val="009B726F"/>
     <w:rsid w:val="009C0EDC"/>
     <w:rsid w:val="009C14F6"/>
     <w:rsid w:val="009C20D7"/>
     <w:rsid w:val="009C662F"/>
     <w:rsid w:val="009D0118"/>
     <w:rsid w:val="009D27F4"/>
     <w:rsid w:val="009D3E6C"/>
     <w:rsid w:val="009D65F9"/>
     <w:rsid w:val="009D719A"/>
     <w:rsid w:val="009E02DF"/>
     <w:rsid w:val="009E2671"/>
     <w:rsid w:val="009E41C5"/>
     <w:rsid w:val="009E45AB"/>
     <w:rsid w:val="009E48E6"/>
     <w:rsid w:val="009E7941"/>
     <w:rsid w:val="009F0C57"/>
     <w:rsid w:val="009F216E"/>
     <w:rsid w:val="009F53CB"/>
     <w:rsid w:val="009F6897"/>
     <w:rsid w:val="009F6F37"/>
     <w:rsid w:val="009F7F3E"/>
     <w:rsid w:val="00A00661"/>
     <w:rsid w:val="00A00984"/>
     <w:rsid w:val="00A01426"/>
+    <w:rsid w:val="00A01F2E"/>
     <w:rsid w:val="00A027CF"/>
     <w:rsid w:val="00A02DE6"/>
     <w:rsid w:val="00A0415C"/>
     <w:rsid w:val="00A048C7"/>
     <w:rsid w:val="00A04FEF"/>
     <w:rsid w:val="00A05073"/>
     <w:rsid w:val="00A07624"/>
     <w:rsid w:val="00A10DDA"/>
     <w:rsid w:val="00A12863"/>
     <w:rsid w:val="00A14A69"/>
     <w:rsid w:val="00A16803"/>
     <w:rsid w:val="00A21F68"/>
     <w:rsid w:val="00A23132"/>
     <w:rsid w:val="00A238FD"/>
     <w:rsid w:val="00A26F82"/>
     <w:rsid w:val="00A304A1"/>
     <w:rsid w:val="00A3097C"/>
     <w:rsid w:val="00A32FBF"/>
     <w:rsid w:val="00A339B5"/>
     <w:rsid w:val="00A343DE"/>
     <w:rsid w:val="00A34E9D"/>
     <w:rsid w:val="00A3526B"/>
     <w:rsid w:val="00A35A71"/>
     <w:rsid w:val="00A35C74"/>
     <w:rsid w:val="00A37A39"/>
     <w:rsid w:val="00A42C36"/>
     <w:rsid w:val="00A42DF1"/>
     <w:rsid w:val="00A50F0D"/>
     <w:rsid w:val="00A52E91"/>
     <w:rsid w:val="00A52F99"/>
     <w:rsid w:val="00A531E7"/>
     <w:rsid w:val="00A5323B"/>
     <w:rsid w:val="00A53986"/>
     <w:rsid w:val="00A549DA"/>
     <w:rsid w:val="00A5539D"/>
     <w:rsid w:val="00A615FC"/>
     <w:rsid w:val="00A61947"/>
     <w:rsid w:val="00A61C87"/>
     <w:rsid w:val="00A63446"/>
     <w:rsid w:val="00A65936"/>
     <w:rsid w:val="00A70372"/>
     <w:rsid w:val="00A70A2D"/>
     <w:rsid w:val="00A722D2"/>
     <w:rsid w:val="00A75324"/>
     <w:rsid w:val="00A802AA"/>
     <w:rsid w:val="00A805B9"/>
     <w:rsid w:val="00A823E8"/>
     <w:rsid w:val="00A82D3C"/>
+    <w:rsid w:val="00A83513"/>
     <w:rsid w:val="00A85FE3"/>
     <w:rsid w:val="00A911BB"/>
     <w:rsid w:val="00A92917"/>
     <w:rsid w:val="00A92AE8"/>
     <w:rsid w:val="00A94DCC"/>
     <w:rsid w:val="00A96171"/>
     <w:rsid w:val="00AA40EA"/>
     <w:rsid w:val="00AA41ED"/>
     <w:rsid w:val="00AA4F4D"/>
     <w:rsid w:val="00AA5B18"/>
     <w:rsid w:val="00AA5B24"/>
     <w:rsid w:val="00AB130A"/>
     <w:rsid w:val="00AB631F"/>
     <w:rsid w:val="00AB6A87"/>
     <w:rsid w:val="00AC2D2E"/>
     <w:rsid w:val="00AC3454"/>
     <w:rsid w:val="00AC3E7E"/>
     <w:rsid w:val="00AC4A55"/>
     <w:rsid w:val="00AC544C"/>
     <w:rsid w:val="00AC7813"/>
     <w:rsid w:val="00AC7E88"/>
     <w:rsid w:val="00AD2FE6"/>
     <w:rsid w:val="00AD3CFF"/>
     <w:rsid w:val="00AD4A5B"/>
     <w:rsid w:val="00AD54DD"/>
@@ -44664,50 +44408,51 @@
     <w:rsid w:val="00BD5C8B"/>
     <w:rsid w:val="00BD6A1A"/>
     <w:rsid w:val="00BD7883"/>
     <w:rsid w:val="00BE040E"/>
     <w:rsid w:val="00BE07AF"/>
     <w:rsid w:val="00BE38A3"/>
     <w:rsid w:val="00BE416A"/>
     <w:rsid w:val="00BE4562"/>
     <w:rsid w:val="00BE5C52"/>
     <w:rsid w:val="00BF0098"/>
     <w:rsid w:val="00BF16C5"/>
     <w:rsid w:val="00BF21F7"/>
     <w:rsid w:val="00BF2B1D"/>
     <w:rsid w:val="00BF2CBA"/>
     <w:rsid w:val="00BF4C59"/>
     <w:rsid w:val="00BF6280"/>
     <w:rsid w:val="00C03F7D"/>
     <w:rsid w:val="00C04AA5"/>
     <w:rsid w:val="00C06EED"/>
     <w:rsid w:val="00C07190"/>
     <w:rsid w:val="00C10F8E"/>
     <w:rsid w:val="00C122EB"/>
     <w:rsid w:val="00C20F35"/>
     <w:rsid w:val="00C230CB"/>
     <w:rsid w:val="00C25BDE"/>
+    <w:rsid w:val="00C2765F"/>
     <w:rsid w:val="00C27DE6"/>
     <w:rsid w:val="00C309EF"/>
     <w:rsid w:val="00C30B32"/>
     <w:rsid w:val="00C341E3"/>
     <w:rsid w:val="00C3472A"/>
     <w:rsid w:val="00C37C3E"/>
     <w:rsid w:val="00C4219A"/>
     <w:rsid w:val="00C45298"/>
     <w:rsid w:val="00C500E8"/>
     <w:rsid w:val="00C522AC"/>
     <w:rsid w:val="00C52322"/>
     <w:rsid w:val="00C54106"/>
     <w:rsid w:val="00C54F62"/>
     <w:rsid w:val="00C57FE0"/>
     <w:rsid w:val="00C62798"/>
     <w:rsid w:val="00C62899"/>
     <w:rsid w:val="00C63057"/>
     <w:rsid w:val="00C645C8"/>
     <w:rsid w:val="00C665AA"/>
     <w:rsid w:val="00C66D7F"/>
     <w:rsid w:val="00C70FF6"/>
     <w:rsid w:val="00C7184A"/>
     <w:rsid w:val="00C73BA3"/>
     <w:rsid w:val="00C75F78"/>
     <w:rsid w:val="00C76254"/>
@@ -44765,50 +44510,51 @@
     <w:rsid w:val="00D15331"/>
     <w:rsid w:val="00D15738"/>
     <w:rsid w:val="00D15801"/>
     <w:rsid w:val="00D2029A"/>
     <w:rsid w:val="00D22884"/>
     <w:rsid w:val="00D23F31"/>
     <w:rsid w:val="00D2546E"/>
     <w:rsid w:val="00D25A89"/>
     <w:rsid w:val="00D265A9"/>
     <w:rsid w:val="00D267AD"/>
     <w:rsid w:val="00D267C8"/>
     <w:rsid w:val="00D279A2"/>
     <w:rsid w:val="00D27E20"/>
     <w:rsid w:val="00D3016F"/>
     <w:rsid w:val="00D3175B"/>
     <w:rsid w:val="00D319CF"/>
     <w:rsid w:val="00D32233"/>
     <w:rsid w:val="00D323E9"/>
     <w:rsid w:val="00D32AD5"/>
     <w:rsid w:val="00D338CA"/>
     <w:rsid w:val="00D35104"/>
     <w:rsid w:val="00D35401"/>
     <w:rsid w:val="00D35489"/>
     <w:rsid w:val="00D36EA0"/>
     <w:rsid w:val="00D4209A"/>
+    <w:rsid w:val="00D42944"/>
     <w:rsid w:val="00D453DF"/>
     <w:rsid w:val="00D5116F"/>
     <w:rsid w:val="00D51992"/>
     <w:rsid w:val="00D538DF"/>
     <w:rsid w:val="00D53D45"/>
     <w:rsid w:val="00D53DCB"/>
     <w:rsid w:val="00D54CE1"/>
     <w:rsid w:val="00D61D7F"/>
     <w:rsid w:val="00D65CEF"/>
     <w:rsid w:val="00D67881"/>
     <w:rsid w:val="00D70089"/>
     <w:rsid w:val="00D72508"/>
     <w:rsid w:val="00D74725"/>
     <w:rsid w:val="00D748CB"/>
     <w:rsid w:val="00D768D7"/>
     <w:rsid w:val="00D7734F"/>
     <w:rsid w:val="00D80486"/>
     <w:rsid w:val="00D804B1"/>
     <w:rsid w:val="00D83F2F"/>
     <w:rsid w:val="00D8412E"/>
     <w:rsid w:val="00D84385"/>
     <w:rsid w:val="00D91137"/>
     <w:rsid w:val="00D92063"/>
     <w:rsid w:val="00D92C7C"/>
     <w:rsid w:val="00D93523"/>
@@ -44850,50 +44596,51 @@
     <w:rsid w:val="00E05AD1"/>
     <w:rsid w:val="00E067F2"/>
     <w:rsid w:val="00E10183"/>
     <w:rsid w:val="00E112C5"/>
     <w:rsid w:val="00E11822"/>
     <w:rsid w:val="00E140A3"/>
     <w:rsid w:val="00E144F1"/>
     <w:rsid w:val="00E154C7"/>
     <w:rsid w:val="00E15D90"/>
     <w:rsid w:val="00E2161E"/>
     <w:rsid w:val="00E21723"/>
     <w:rsid w:val="00E22436"/>
     <w:rsid w:val="00E246B0"/>
     <w:rsid w:val="00E31EBB"/>
     <w:rsid w:val="00E3258C"/>
     <w:rsid w:val="00E34755"/>
     <w:rsid w:val="00E373C7"/>
     <w:rsid w:val="00E374BA"/>
     <w:rsid w:val="00E40595"/>
     <w:rsid w:val="00E41B3F"/>
     <w:rsid w:val="00E4285E"/>
     <w:rsid w:val="00E42B23"/>
     <w:rsid w:val="00E432B1"/>
     <w:rsid w:val="00E43CBB"/>
     <w:rsid w:val="00E44A4D"/>
+    <w:rsid w:val="00E45BCD"/>
     <w:rsid w:val="00E46EEC"/>
     <w:rsid w:val="00E50642"/>
     <w:rsid w:val="00E50EEC"/>
     <w:rsid w:val="00E523AF"/>
     <w:rsid w:val="00E52C3B"/>
     <w:rsid w:val="00E53BF8"/>
     <w:rsid w:val="00E578FD"/>
     <w:rsid w:val="00E60586"/>
     <w:rsid w:val="00E62DE7"/>
     <w:rsid w:val="00E636ED"/>
     <w:rsid w:val="00E63A53"/>
     <w:rsid w:val="00E63B41"/>
     <w:rsid w:val="00E64EF9"/>
     <w:rsid w:val="00E67DFE"/>
     <w:rsid w:val="00E739E4"/>
     <w:rsid w:val="00E75FB7"/>
     <w:rsid w:val="00E8068E"/>
     <w:rsid w:val="00E85F82"/>
     <w:rsid w:val="00E862B6"/>
     <w:rsid w:val="00E863B2"/>
     <w:rsid w:val="00E904B0"/>
     <w:rsid w:val="00E906A5"/>
     <w:rsid w:val="00E91663"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E95012"/>
@@ -44982,93 +44729,95 @@
     <w:rsid w:val="00F5159D"/>
     <w:rsid w:val="00F51BF4"/>
     <w:rsid w:val="00F530C5"/>
     <w:rsid w:val="00F55EBB"/>
     <w:rsid w:val="00F56271"/>
     <w:rsid w:val="00F569FF"/>
     <w:rsid w:val="00F56B6C"/>
     <w:rsid w:val="00F57DF7"/>
     <w:rsid w:val="00F61611"/>
     <w:rsid w:val="00F62C29"/>
     <w:rsid w:val="00F656CB"/>
     <w:rsid w:val="00F65DCC"/>
     <w:rsid w:val="00F66213"/>
     <w:rsid w:val="00F71E0F"/>
     <w:rsid w:val="00F72F42"/>
     <w:rsid w:val="00F7488D"/>
     <w:rsid w:val="00F76124"/>
     <w:rsid w:val="00F76F0E"/>
     <w:rsid w:val="00F7799C"/>
     <w:rsid w:val="00F82E3A"/>
     <w:rsid w:val="00F833FF"/>
     <w:rsid w:val="00F8363E"/>
     <w:rsid w:val="00F8387F"/>
     <w:rsid w:val="00F8413E"/>
     <w:rsid w:val="00F85CB6"/>
+    <w:rsid w:val="00F9011F"/>
     <w:rsid w:val="00F91F31"/>
     <w:rsid w:val="00F92CF4"/>
     <w:rsid w:val="00F9303A"/>
     <w:rsid w:val="00F95282"/>
     <w:rsid w:val="00F96BCE"/>
     <w:rsid w:val="00F96DD0"/>
     <w:rsid w:val="00F970F1"/>
     <w:rsid w:val="00F973F4"/>
     <w:rsid w:val="00F976EF"/>
     <w:rsid w:val="00FA220F"/>
     <w:rsid w:val="00FA26EE"/>
     <w:rsid w:val="00FA2D21"/>
     <w:rsid w:val="00FA3824"/>
     <w:rsid w:val="00FA5ECC"/>
     <w:rsid w:val="00FA6775"/>
     <w:rsid w:val="00FB2009"/>
     <w:rsid w:val="00FB4932"/>
     <w:rsid w:val="00FB4D89"/>
     <w:rsid w:val="00FB50FA"/>
     <w:rsid w:val="00FB66CA"/>
     <w:rsid w:val="00FB7811"/>
     <w:rsid w:val="00FB7F5B"/>
     <w:rsid w:val="00FC0490"/>
     <w:rsid w:val="00FC3785"/>
     <w:rsid w:val="00FC41BA"/>
     <w:rsid w:val="00FC426C"/>
     <w:rsid w:val="00FC48E2"/>
     <w:rsid w:val="00FC4E14"/>
     <w:rsid w:val="00FC61FE"/>
     <w:rsid w:val="00FD0E25"/>
     <w:rsid w:val="00FD109D"/>
     <w:rsid w:val="00FD1EDA"/>
     <w:rsid w:val="00FD2185"/>
     <w:rsid w:val="00FD2372"/>
     <w:rsid w:val="00FD242C"/>
     <w:rsid w:val="00FD5AD9"/>
     <w:rsid w:val="00FE23D3"/>
     <w:rsid w:val="00FE2BB2"/>
     <w:rsid w:val="00FE5506"/>
     <w:rsid w:val="00FE58B5"/>
     <w:rsid w:val="00FE5AB7"/>
     <w:rsid w:val="00FE7953"/>
     <w:rsid w:val="00FF092E"/>
+    <w:rsid w:val="00FF236C"/>
     <w:rsid w:val="00FF273B"/>
     <w:rsid w:val="00FF65DC"/>
     <w:rsid w:val="00FF7B0C"/>
     <w:rsid w:val="00FF7C38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -45989,55 +45738,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B95ED0F-CF77-4F34-87F9-F36788805B36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
-  <Words>7598</Words>
-  <Characters>45590</Characters>
+  <Words>7596</Words>
+  <Characters>45576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>379</Lines>
   <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MIGRA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53082</CharactersWithSpaces>
+  <CharactersWithSpaces>53066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plan wynikowy realizacji informatyki w szkole podstawowej</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>