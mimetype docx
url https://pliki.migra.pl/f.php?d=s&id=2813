--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18AC235D" w14:textId="77777777" w:rsidR="000B1F52" w:rsidRPr="00085050" w:rsidRDefault="000B1F52" w:rsidP="000B1F52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold CE" w:hAnsi="Arial,Bold CE" w:cs="Arial,Bold CE"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00085050">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold CE" w:hAnsi="Arial,Bold CE" w:cs="Arial,Bold CE"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -869,52 +869,64 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>udujemy sceny w </w:t>
             </w:r>
             <w:r w:rsidRPr="00601321">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00601321">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10568099" w14:textId="1D6F781F" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -922,79 +934,155 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ADC5BAA" w14:textId="439828F2" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Uruchamiamy program Baltie i budujemy pierwszą scenę</w:t>
+              <w:t xml:space="preserve">Uruchamiamy program </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D046AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D046AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i budujemy pierwszą scenę</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B550EA" w14:textId="3F67AC6C" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="42B550EA" w14:textId="63DDC4D9" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1g, 2a</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40EDF7C6" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1041,52 +1129,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F3B2960" w14:textId="314BD521" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Budujemy sceny w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Budujemy sceny w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE45FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E80C0BC" w14:textId="74586C2E" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1103,70 +1203,126 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Przenosimy przedmiot w inne miejsce sceny i usuwamy przedmioty ze sceny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6750D0EB" w14:textId="6A0EFEAD" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="6750D0EB" w14:textId="69AE4D65" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2c</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="226BBA03" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1213,52 +1369,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3038E452" w14:textId="453C14C6" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Budujemy sceny w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Budujemy sceny w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE45FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CAFE815" w14:textId="1BAF5412" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1268,104 +1436,194 @@
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A505E08" w14:textId="5FECD69E" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Budujemy sceny w programie </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D87A91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Baltie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – zadania utrwalające</w:t>
             </w:r>
             <w:r w:rsidR="00D87A91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683419B8" w14:textId="162E281C" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="683419B8" w14:textId="2FFE4617" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2j, 2c</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31CB8641" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1422,52 +1680,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zmieniamy i uzupełniamy sceny w </w:t>
             </w:r>
             <w:r w:rsidRPr="00605B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00605B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20B3CD9C" w14:textId="119BF6F5" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1484,70 +1754,126 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Otwieramy scenę z pliku i zastępujemy przedmiot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09EDABC3" w14:textId="471AD5D7" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="09EDABC3" w14:textId="43B70BC7" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a,  2c</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a,  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DE30611" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1614,52 +1940,64 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zmieniamy i uzupełniamy sceny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0051067A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0051067A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BA14820" w14:textId="54C11E44" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1676,70 +2014,126 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kopiujemy przedmiot i korzystamy z różnych banków przedmiotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35996858" w14:textId="3979BED0" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="35996858" w14:textId="5CDC8A1A" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2c</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5944D16F" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1806,148 +2200,226 @@
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zmieniamy i uzupełniamy sceny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0051067A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0051067A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28D409F3" w14:textId="6243ADD1" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD8E71C" w14:textId="6ACE2AE3" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zmieniamy i uzupełniamy sceny w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zmieniamy i uzupełniamy sceny w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D046AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D87A91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D87A91" w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>– zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B26F4B0" w14:textId="42EE6B8B" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
+          <w:p w14:paraId="5B26F4B0" w14:textId="178695CF" w:rsidR="00CA2EAD" w:rsidRDefault="00241722" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2c</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0085E3C6" w14:textId="77777777" w:rsidR="00CA2EAD" w:rsidRDefault="00CA2EAD" w:rsidP="00CA2EAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2048,124 +2520,286 @@
           <w:p w14:paraId="6425B05F" w14:textId="3C2B4594" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B966109" w14:textId="439D29F0" w:rsidR="005E113C" w:rsidRDefault="00D87A91" w:rsidP="005E113C">
+          <w:p w14:paraId="2B966109" w14:textId="622715CD" w:rsidR="005E113C" w:rsidRDefault="00D87A91" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uruchamiamy program Paint</w:t>
             </w:r>
             <w:r w:rsidR="005E113C" w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>kolorujemy rysunki otwierane z pliku</w:t>
+              <w:t>kolorujemy rysunki otwierane z</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5A22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pliku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43154F37" w14:textId="109AD760" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="43154F37" w14:textId="332C4F79" w:rsidR="005E113C" w:rsidRDefault="00241722" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e, 1g, 2c, </w:t>
-[...7 lines deleted...]
-              <w:t>2j, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="238CCC9F" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2303,78 +2937,158 @@
             <w:r w:rsidRPr="009138BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zmieniamy kolor na rysunku </w:t>
             </w:r>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i zamykamy okno programu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFC348E" w14:textId="3E4C26CE" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="3BFC348E" w14:textId="0D011BB7" w:rsidR="005E113C" w:rsidRDefault="008F65F4" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2c, </w:t>
-[...7 lines deleted...]
-              <w:t>2j, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5578FC5C" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2523,70 +3237,158 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kolorujemy rysunki w programie Paint – zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59DF4D33" w14:textId="72A95298" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="59DF4D33" w14:textId="63CD96A6" w:rsidR="005E113C" w:rsidRDefault="008F65F4" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD5606">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66A186A7" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2751,70 +3553,158 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rysujemy komputerowym ołówkiem i poprawiamy rysunek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35956C36" w14:textId="7D584B98" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="35956C36" w14:textId="7366EC46" w:rsidR="005E113C" w:rsidRDefault="008F65F4" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD5606">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="406535D9" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2980,70 +3870,158 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zmieniamy kolor komputerowego ołówka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8099F8" w14:textId="57213A7E" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="5D8099F8" w14:textId="7F20291D" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD5606">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C" w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="299FAA65" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3226,70 +4204,158 @@
             <w:r w:rsidR="0067223C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>– zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9815DF" w14:textId="63E55FBB" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="4B9815DF" w14:textId="63A935FA" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248BDC1D" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3472,70 +4538,158 @@
             <w:r w:rsidR="0067223C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zmieniamy jego kolor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F60675" w14:textId="31AB73DA" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="09F60675" w14:textId="2F0BC6BE" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E627E49" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3709,70 +4863,158 @@
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stosujemy różne pędzl</w:t>
             </w:r>
             <w:r w:rsidR="00D87A91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E9BBB1" w14:textId="1C21CF39" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="17E9BBB1" w14:textId="76CEEFB2" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CD24206" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3937,70 +5179,158 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cofamy i ponawiamy ostatnio wykonaną czynność w programie Paint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5C52E2" w14:textId="1594B2CD" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="4A5C52E2" w14:textId="3ABEC866" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E47521" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4164,86 +5494,158 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Korzystamy z komputerowego pędzla w programie Paint – zadania utrwalające i gry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45102E5E" w14:textId="5FA6EA39" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="45102E5E" w14:textId="4FB708E6" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j,</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5606">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2k</w:t>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5606">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CFB354" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4306,52 +5708,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500BE2FB" w14:textId="635CAB7A" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004277FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004277FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14224A0F" w14:textId="6FD4C163" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4359,79 +5773,187 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D55B78" w14:textId="7414743A" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie – dodajemy</w:t>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – dodajemy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F22D0A7" w14:textId="0122070E" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="3F22D0A7" w14:textId="72623FBA" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2g, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35AB6A24" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4494,52 +6016,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A6BC020" w14:textId="752B4248" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004277FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004277FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="691CB43C" w14:textId="730FA64D" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4547,79 +6081,155 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641A5E4F" w14:textId="748CE931" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie – odejmujemy</w:t>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – odejmujemy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A0D7CF" w14:textId="5CDAE4CD" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="62A0D7CF" w14:textId="3554EF2F" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F841B9B" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4682,52 +6292,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37687A0C" w14:textId="179AB1A1" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004277FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004277FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EBC8FBD" w14:textId="52B651AF" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4735,79 +6357,187 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15EADE5A" w14:textId="54886ACE" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie – porównujemy i porządkujemy</w:t>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – porównujemy i porządkujemy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E60D891" w14:textId="107654FA" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="6E60D891" w14:textId="153747EC" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2g, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14612385" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4870,52 +6600,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41647965" w14:textId="249D2F81" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004277FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004277FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253790B1" w14:textId="3E1EDF2C" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4923,79 +6665,219 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428E3A01" w14:textId="26A6C321" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z liczbami w programie Baltie – zadania utrwalające</w:t>
+              <w:t xml:space="preserve">Zabawy z liczbami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655416D9" w14:textId="66988754" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="655416D9" w14:textId="68099D51" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2g, 2j, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65FD5E8B" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5058,52 +6940,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="672848DF" w14:textId="3D341C50" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457FFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00457FFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C61A330" w14:textId="4691EC6F" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5111,79 +7005,155 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DD98E7" w14:textId="048C8027" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie – litery</w:t>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – litery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373F98E8" w14:textId="1D1D1B75" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="373F98E8" w14:textId="72FA2C75" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD9BE98" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5247,52 +7217,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E8BE578" w14:textId="132F0899" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905798">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00905798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B5AC8C" w14:textId="0F807818" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5300,79 +7282,155 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E9E329" w14:textId="00B30F54" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie – sylaby</w:t>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – sylaby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBC50A6" w14:textId="705FC95A" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="0EBC50A6" w14:textId="68AF6617" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="696E9EFC" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5435,131 +7493,219 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571EAA46" w14:textId="0E699FC4" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905798">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00905798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="553B53E7" w14:textId="67EF01A3" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396FBB26" w14:textId="25BC789C" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie – wyrazy</w:t>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6B7CE5" w14:textId="4A6BC1E0" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="0E6B7CE5" w14:textId="77444424" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CA319BC" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5622,52 +7768,64 @@
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="494806CA" w14:textId="7B591D6C" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905798">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00905798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B07EEE8" w14:textId="4E771406" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="0067223C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5675,79 +7833,187 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081F96FF" w14:textId="22F999F9" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zabawy z literami w programie Baltie – zadania utrwalające</w:t>
+              <w:t xml:space="preserve">Zabawy z literami w programie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baltie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00985C7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF06BA2" w14:textId="5C94B900" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="3EF06BA2" w14:textId="305054D6" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2a, 2j, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285E0C21" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5913,70 +8179,158 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Umieszczamy napisy na rysunku i zmieniamy kolor czcionki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A6A2C" w14:textId="4B2DF913" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="2F2A6A2C" w14:textId="6F80D1D4" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0937E73D" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6142,70 +8496,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piszemy polskie litery w napisach umieszczanych na rysunku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13690DDA" w14:textId="065591BF" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="13690DDA" w14:textId="4F0561F1" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40451965" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6371,70 +8725,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D046AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piszemy wielkie litery i zmieniamy rozmiar czcionki w napisach umieszczanych na rysunku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="010D1B57" w14:textId="70508AAD" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="010D1B57" w14:textId="220701C8" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4AFF">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EDE8F86" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6600,70 +8954,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Umieszczamy napisy na rysunkach w programie Paint – zadania utrwalające</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60579652" w14:textId="5B25EFF8" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="60579652" w14:textId="71E128D0" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4AFF">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B2E9FC2" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6808,70 +9162,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="005E113C" w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aznaczamy i usuwamy fragment rysunku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7651DD1B" w14:textId="4BB04481" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="7651DD1B" w14:textId="03F11A01" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4AFF">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9C3B89" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7006,70 +9360,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kolorowa nauka – dodajemy i odejmujemy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148FD402" w14:textId="0A1A6FFC" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="148FD402" w14:textId="557EE96C" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4AFF">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC509D2" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7205,70 +9559,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kolorowa nauka – porównujemy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1333D448" w14:textId="40815A2B" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="1333D448" w14:textId="70A11DC8" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4AFF">
-[...5 lines deleted...]
-              <w:t>2c, 2j, 2k</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46637DD0" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7404,70 +9758,70 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kolorowa nauka – zadania utrwalające i gry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45C5137C" w14:textId="175E9F66" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
+          <w:p w14:paraId="45C5137C" w14:textId="5F09CC0E" w:rsidR="005E113C" w:rsidRDefault="00FA50CC" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2c, 2j, 2k</w:t>
+              <w:t>9.2.c, 9.2.j, 9.2.k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3489598F" w14:textId="77777777" w:rsidR="005E113C" w:rsidRDefault="005E113C" w:rsidP="005E113C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -8274,129 +10628,122 @@
       </w:pPr>
       <w:r w:rsidRPr="00B73078">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>wykorzystuje narzędzia i technologie do rozwiązania problemów i realizacji prac z innych obszarów przedmiotowych.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00894252" w:rsidRPr="00B73078" w:rsidSect="00306E9B">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73ECEB64" w14:textId="77777777" w:rsidR="00526CAC" w:rsidRDefault="00526CAC">
+    <w:p w14:paraId="641F99D0" w14:textId="77777777" w:rsidR="006B179D" w:rsidRDefault="006B179D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="600638D7" w14:textId="77777777" w:rsidR="00526CAC" w:rsidRDefault="00526CAC">
+    <w:p w14:paraId="1C9EBBF1" w14:textId="77777777" w:rsidR="006B179D" w:rsidRDefault="006B179D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Italic">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
@@ -8417,102 +10764,102 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Italic CE">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A9ECE68" w14:textId="77777777" w:rsidR="0091620B" w:rsidRDefault="0091620B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00841EA6">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="296131EA" w14:textId="77777777" w:rsidR="0091620B" w:rsidRDefault="0091620B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25C8A615" w14:textId="37F40411" w:rsidR="008D0072" w:rsidRPr="0019167E" w:rsidRDefault="00D87A91" w:rsidP="002B0434">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="12838"/>
         <w:tab w:val="right" w:pos="14002"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57E03509" wp14:editId="01DA8A30">
           <wp:simplePos x="0" y="0"/>
@@ -8622,81 +10969,81 @@
       <w:t>PODSTAWA PROGRAMOWA 2026. Rozkład materiału – klasa 1</w:t>
     </w:r>
     <w:r w:rsidR="00687E80">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00687E80">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CCC4DD2" w14:textId="77777777" w:rsidR="0091620B" w:rsidRDefault="0091620B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE27A53" w14:textId="77777777" w:rsidR="00526CAC" w:rsidRDefault="00526CAC">
+    <w:p w14:paraId="11BCE946" w14:textId="77777777" w:rsidR="006B179D" w:rsidRDefault="006B179D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D6FB8B4" w14:textId="77777777" w:rsidR="00526CAC" w:rsidRDefault="00526CAC">
+    <w:p w14:paraId="23A8EDB3" w14:textId="77777777" w:rsidR="006B179D" w:rsidRDefault="006B179D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B3653C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D76CD1D4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12515,88 +14862,90 @@
   <w:num w:numId="31" w16cid:durableId="317419743">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1924147717">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="733046856">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1982348620">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1092045512">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1917128884">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00310640"/>
     <w:rsid w:val="000011B9"/>
     <w:rsid w:val="00002024"/>
     <w:rsid w:val="00004178"/>
     <w:rsid w:val="000113A6"/>
     <w:rsid w:val="00013DB6"/>
     <w:rsid w:val="00013EAF"/>
     <w:rsid w:val="00014650"/>
     <w:rsid w:val="00033037"/>
     <w:rsid w:val="00033B7D"/>
     <w:rsid w:val="000362E4"/>
     <w:rsid w:val="00045484"/>
     <w:rsid w:val="000458CA"/>
+    <w:rsid w:val="00046CED"/>
     <w:rsid w:val="000678F9"/>
     <w:rsid w:val="000713AA"/>
     <w:rsid w:val="00083D16"/>
     <w:rsid w:val="00084D2C"/>
     <w:rsid w:val="00085050"/>
     <w:rsid w:val="00087266"/>
     <w:rsid w:val="000A3D10"/>
     <w:rsid w:val="000B1F52"/>
     <w:rsid w:val="000C2266"/>
     <w:rsid w:val="000C2DF9"/>
     <w:rsid w:val="000D66C9"/>
     <w:rsid w:val="000E0C67"/>
     <w:rsid w:val="000E5C9E"/>
     <w:rsid w:val="000E7A36"/>
     <w:rsid w:val="0010070E"/>
     <w:rsid w:val="001015B0"/>
     <w:rsid w:val="00104CB5"/>
     <w:rsid w:val="00115739"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="0014350C"/>
     <w:rsid w:val="00143EBE"/>
     <w:rsid w:val="0014435A"/>
     <w:rsid w:val="0014666F"/>
     <w:rsid w:val="0015207F"/>
@@ -12612,50 +14961,51 @@
     <w:rsid w:val="0019480E"/>
     <w:rsid w:val="001963A2"/>
     <w:rsid w:val="00196530"/>
     <w:rsid w:val="001A5997"/>
     <w:rsid w:val="001A71E3"/>
     <w:rsid w:val="001B2D7A"/>
     <w:rsid w:val="001B4638"/>
     <w:rsid w:val="001B603B"/>
     <w:rsid w:val="001C08F3"/>
     <w:rsid w:val="001C171C"/>
     <w:rsid w:val="001C6E21"/>
     <w:rsid w:val="001E3572"/>
     <w:rsid w:val="001E7103"/>
     <w:rsid w:val="001F267E"/>
     <w:rsid w:val="002025B3"/>
     <w:rsid w:val="002033B1"/>
     <w:rsid w:val="002044F6"/>
     <w:rsid w:val="00204DB3"/>
     <w:rsid w:val="002072B1"/>
     <w:rsid w:val="0021491C"/>
     <w:rsid w:val="00216113"/>
     <w:rsid w:val="00227D64"/>
     <w:rsid w:val="002328A5"/>
     <w:rsid w:val="00234612"/>
     <w:rsid w:val="00236872"/>
+    <w:rsid w:val="00241722"/>
     <w:rsid w:val="00247034"/>
     <w:rsid w:val="002510CC"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0026105F"/>
     <w:rsid w:val="0027028D"/>
     <w:rsid w:val="00280621"/>
     <w:rsid w:val="00280740"/>
     <w:rsid w:val="0028191A"/>
     <w:rsid w:val="00281E2F"/>
     <w:rsid w:val="002855FB"/>
     <w:rsid w:val="002959A2"/>
     <w:rsid w:val="002961FD"/>
     <w:rsid w:val="002B0434"/>
     <w:rsid w:val="002B127C"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002C1274"/>
     <w:rsid w:val="002D6286"/>
     <w:rsid w:val="002E2BC5"/>
     <w:rsid w:val="002E4624"/>
     <w:rsid w:val="002E5FB7"/>
     <w:rsid w:val="002F4F01"/>
     <w:rsid w:val="002F6DB3"/>
     <w:rsid w:val="00306E9B"/>
     <w:rsid w:val="00310640"/>
     <w:rsid w:val="003106F7"/>
@@ -12702,84 +15052,86 @@
     <w:rsid w:val="004F4417"/>
     <w:rsid w:val="004F5EED"/>
     <w:rsid w:val="004F68B0"/>
     <w:rsid w:val="00502CDD"/>
     <w:rsid w:val="0051271F"/>
     <w:rsid w:val="005224C6"/>
     <w:rsid w:val="00526CAC"/>
     <w:rsid w:val="0052778A"/>
     <w:rsid w:val="00533531"/>
     <w:rsid w:val="00537198"/>
     <w:rsid w:val="0053783D"/>
     <w:rsid w:val="00543970"/>
     <w:rsid w:val="005519CE"/>
     <w:rsid w:val="0056172E"/>
     <w:rsid w:val="00563C65"/>
     <w:rsid w:val="00564882"/>
     <w:rsid w:val="00570E2A"/>
     <w:rsid w:val="005749BF"/>
     <w:rsid w:val="00577230"/>
     <w:rsid w:val="005851C5"/>
     <w:rsid w:val="005876D2"/>
     <w:rsid w:val="0059770A"/>
     <w:rsid w:val="005A4071"/>
     <w:rsid w:val="005A6AFF"/>
     <w:rsid w:val="005A7B97"/>
+    <w:rsid w:val="005B5A22"/>
     <w:rsid w:val="005B5C40"/>
     <w:rsid w:val="005C2329"/>
     <w:rsid w:val="005C3A73"/>
     <w:rsid w:val="005C5BC8"/>
     <w:rsid w:val="005D759C"/>
     <w:rsid w:val="005E113C"/>
     <w:rsid w:val="005E2E8E"/>
     <w:rsid w:val="005F1484"/>
     <w:rsid w:val="005F5305"/>
     <w:rsid w:val="005F59A8"/>
     <w:rsid w:val="005F7B7E"/>
     <w:rsid w:val="0060345C"/>
     <w:rsid w:val="006039E4"/>
     <w:rsid w:val="00605E27"/>
     <w:rsid w:val="0061203B"/>
     <w:rsid w:val="0061669F"/>
     <w:rsid w:val="00624154"/>
     <w:rsid w:val="0062648E"/>
     <w:rsid w:val="00632664"/>
     <w:rsid w:val="00635D54"/>
     <w:rsid w:val="00646F69"/>
     <w:rsid w:val="006518F1"/>
     <w:rsid w:val="00661CA4"/>
     <w:rsid w:val="00671C3B"/>
     <w:rsid w:val="0067223C"/>
     <w:rsid w:val="00676706"/>
     <w:rsid w:val="00677FA0"/>
     <w:rsid w:val="00685400"/>
     <w:rsid w:val="0068560C"/>
     <w:rsid w:val="006871D5"/>
     <w:rsid w:val="00687E80"/>
     <w:rsid w:val="0069041C"/>
     <w:rsid w:val="006A3F06"/>
     <w:rsid w:val="006A556B"/>
+    <w:rsid w:val="006B179D"/>
     <w:rsid w:val="006B4E80"/>
     <w:rsid w:val="006B6885"/>
     <w:rsid w:val="006C431D"/>
     <w:rsid w:val="006C7D7C"/>
     <w:rsid w:val="006D026B"/>
     <w:rsid w:val="006D04CF"/>
     <w:rsid w:val="006D3FED"/>
     <w:rsid w:val="006D544D"/>
     <w:rsid w:val="006D629E"/>
     <w:rsid w:val="006E2D4C"/>
     <w:rsid w:val="006F4205"/>
     <w:rsid w:val="006F45BE"/>
     <w:rsid w:val="006F5CB2"/>
     <w:rsid w:val="00700AE7"/>
     <w:rsid w:val="00711B4F"/>
     <w:rsid w:val="00726E97"/>
     <w:rsid w:val="00733B25"/>
     <w:rsid w:val="00735905"/>
     <w:rsid w:val="00735FA5"/>
     <w:rsid w:val="00746A14"/>
     <w:rsid w:val="00756101"/>
     <w:rsid w:val="00757B7C"/>
     <w:rsid w:val="00764C41"/>
     <w:rsid w:val="0077050E"/>
     <w:rsid w:val="0077671F"/>
@@ -12787,50 +15139,51 @@
     <w:rsid w:val="00783D14"/>
     <w:rsid w:val="00793922"/>
     <w:rsid w:val="007A3409"/>
     <w:rsid w:val="007B1EE4"/>
     <w:rsid w:val="007B4333"/>
     <w:rsid w:val="007D7D4A"/>
     <w:rsid w:val="007F6E69"/>
     <w:rsid w:val="00803869"/>
     <w:rsid w:val="00811618"/>
     <w:rsid w:val="00812299"/>
     <w:rsid w:val="00812F57"/>
     <w:rsid w:val="00815B38"/>
     <w:rsid w:val="008347F1"/>
     <w:rsid w:val="00836AD5"/>
     <w:rsid w:val="00841EA6"/>
     <w:rsid w:val="008455D5"/>
     <w:rsid w:val="00875697"/>
     <w:rsid w:val="00876B06"/>
     <w:rsid w:val="00892B20"/>
     <w:rsid w:val="00894252"/>
     <w:rsid w:val="008C6F49"/>
     <w:rsid w:val="008D0072"/>
     <w:rsid w:val="008D4007"/>
     <w:rsid w:val="008F30D6"/>
     <w:rsid w:val="008F395E"/>
+    <w:rsid w:val="008F65F4"/>
     <w:rsid w:val="008F78A7"/>
     <w:rsid w:val="009014A6"/>
     <w:rsid w:val="00901C9D"/>
     <w:rsid w:val="00910510"/>
     <w:rsid w:val="00910C67"/>
     <w:rsid w:val="0091620B"/>
     <w:rsid w:val="009217DB"/>
     <w:rsid w:val="00923E5C"/>
     <w:rsid w:val="009240FA"/>
     <w:rsid w:val="00924A37"/>
     <w:rsid w:val="00927DA3"/>
     <w:rsid w:val="009318B6"/>
     <w:rsid w:val="00935805"/>
     <w:rsid w:val="00941595"/>
     <w:rsid w:val="0094193D"/>
     <w:rsid w:val="00941E52"/>
     <w:rsid w:val="009501C6"/>
     <w:rsid w:val="00954E70"/>
     <w:rsid w:val="00963109"/>
     <w:rsid w:val="00966085"/>
     <w:rsid w:val="009748BF"/>
     <w:rsid w:val="0097772A"/>
     <w:rsid w:val="009804D3"/>
     <w:rsid w:val="0098206D"/>
     <w:rsid w:val="00984269"/>
@@ -12875,50 +15228,51 @@
     <w:rsid w:val="00AD0D8C"/>
     <w:rsid w:val="00AD1954"/>
     <w:rsid w:val="00AD2F11"/>
     <w:rsid w:val="00AE1499"/>
     <w:rsid w:val="00B02783"/>
     <w:rsid w:val="00B03C27"/>
     <w:rsid w:val="00B03E4C"/>
     <w:rsid w:val="00B26E60"/>
     <w:rsid w:val="00B3187B"/>
     <w:rsid w:val="00B32814"/>
     <w:rsid w:val="00B341B2"/>
     <w:rsid w:val="00B43982"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B47C85"/>
     <w:rsid w:val="00B50798"/>
     <w:rsid w:val="00B5477D"/>
     <w:rsid w:val="00B64DA5"/>
     <w:rsid w:val="00B73078"/>
     <w:rsid w:val="00B81B91"/>
     <w:rsid w:val="00B8523D"/>
     <w:rsid w:val="00BA3B8F"/>
     <w:rsid w:val="00BB2E27"/>
     <w:rsid w:val="00BB77B2"/>
     <w:rsid w:val="00BC2F6B"/>
     <w:rsid w:val="00BC63DB"/>
+    <w:rsid w:val="00BD329D"/>
     <w:rsid w:val="00BD5D17"/>
     <w:rsid w:val="00BE327D"/>
     <w:rsid w:val="00BE6D69"/>
     <w:rsid w:val="00BF19E1"/>
     <w:rsid w:val="00BF3AFF"/>
     <w:rsid w:val="00BF6349"/>
     <w:rsid w:val="00C00102"/>
     <w:rsid w:val="00C0683A"/>
     <w:rsid w:val="00C07060"/>
     <w:rsid w:val="00C13B3F"/>
     <w:rsid w:val="00C13BFB"/>
     <w:rsid w:val="00C153E5"/>
     <w:rsid w:val="00C16E98"/>
     <w:rsid w:val="00C2765F"/>
     <w:rsid w:val="00C27B13"/>
     <w:rsid w:val="00C4374E"/>
     <w:rsid w:val="00C53284"/>
     <w:rsid w:val="00C57B26"/>
     <w:rsid w:val="00C66D7F"/>
     <w:rsid w:val="00C739EF"/>
     <w:rsid w:val="00C757CE"/>
     <w:rsid w:val="00C93F4A"/>
     <w:rsid w:val="00C94E55"/>
     <w:rsid w:val="00C9664B"/>
     <w:rsid w:val="00CA2EAD"/>
@@ -12985,50 +15339,51 @@
     <w:rsid w:val="00EC6816"/>
     <w:rsid w:val="00EC78F2"/>
     <w:rsid w:val="00ED545F"/>
     <w:rsid w:val="00ED716D"/>
     <w:rsid w:val="00EE4FD8"/>
     <w:rsid w:val="00EE73B5"/>
     <w:rsid w:val="00EF2888"/>
     <w:rsid w:val="00F00BB0"/>
     <w:rsid w:val="00F20289"/>
     <w:rsid w:val="00F3445C"/>
     <w:rsid w:val="00F40584"/>
     <w:rsid w:val="00F46E35"/>
     <w:rsid w:val="00F47497"/>
     <w:rsid w:val="00F51D5A"/>
     <w:rsid w:val="00F56271"/>
     <w:rsid w:val="00F66213"/>
     <w:rsid w:val="00F67538"/>
     <w:rsid w:val="00F7006E"/>
     <w:rsid w:val="00F72BD3"/>
     <w:rsid w:val="00F74A5B"/>
     <w:rsid w:val="00F807DF"/>
     <w:rsid w:val="00F875BA"/>
     <w:rsid w:val="00F92B45"/>
     <w:rsid w:val="00F973D6"/>
     <w:rsid w:val="00FA155E"/>
+    <w:rsid w:val="00FA50CC"/>
     <w:rsid w:val="00FB063C"/>
     <w:rsid w:val="00FB4E04"/>
     <w:rsid w:val="00FB5D27"/>
     <w:rsid w:val="00FB6D1F"/>
     <w:rsid w:val="00FC2E1D"/>
     <w:rsid w:val="00FC34A8"/>
     <w:rsid w:val="00FD437F"/>
     <w:rsid w:val="00FD4DD9"/>
     <w:rsid w:val="00FD5055"/>
     <w:rsid w:val="00FD51EB"/>
     <w:rsid w:val="00FE48C4"/>
     <w:rsid w:val="00FF6593"/>
     <w:rsid w:val="00FF719F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -14083,50 +16438,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1323242542">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -14376,71 +16732,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64120B08-273E-4215-B441-C090EFDA6190}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7977</Characters>
+  <Pages>1</Pages>
+  <Words>1368</Words>
+  <Characters>8208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Informatyka - rozkład materiału</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Migra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9288</CharactersWithSpaces>
+  <CharactersWithSpaces>9557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Informatyka - rozkład materiału</dc:title>
   <dc:subject/>
   <dc:creator>Grazyna Koba</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>