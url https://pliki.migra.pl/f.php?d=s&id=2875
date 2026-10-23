--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -732,50 +732,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0836E9DD" w14:textId="77777777" w:rsidR="004C23DC" w:rsidRPr="009403FA" w:rsidRDefault="004C23DC" w:rsidP="004C23DC">
             <w:pPr>
               <w:pStyle w:val="h1"/>
               <w:spacing w:before="60" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Temat 1. Budujemy sceny w programie Baltie [3 </w:t>
             </w:r>
             <w:r w:rsidR="00F4211A" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>godziny lekcyjne</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F04FD" w14:paraId="4913D225" w14:textId="77777777" w:rsidTr="007176AA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
@@ -1704,50 +1705,51 @@
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13C8E159" w14:textId="77777777" w:rsidR="008F04FD" w:rsidRPr="0049615A" w:rsidRDefault="008F04FD" w:rsidP="008F04FD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="181" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049615A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 2. Przenosimy przedmiot w inne miejsce sceny i usuwamy przedmioty ze sceny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F04FD" w14:paraId="40E214A6" w14:textId="77777777" w:rsidTr="007176AA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="09144A9F" w14:textId="77777777" w:rsidR="001E3C11" w:rsidRDefault="001E3C11" w:rsidP="001E3C11">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -3482,50 +3484,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00505EF5" w:rsidRPr="009403FA" w14:paraId="2E1743E5" w14:textId="77777777" w:rsidTr="00D87D9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55335A2D" w14:textId="4702466F" w:rsidR="00505EF5" w:rsidRPr="0003748B" w:rsidRDefault="00A033A9" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00505EF5" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Temat 2. </w:t>
             </w:r>
             <w:r w:rsidR="00505EF5" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Zmieniamy i uzupełniamy sceny w programie Baltie [3</w:t>
             </w:r>
             <w:r w:rsidR="0003748B" w:rsidRPr="00777845">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4433,50 +4436,51 @@
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79866418" w14:textId="77777777" w:rsidR="00C72C02" w:rsidRPr="00C72C02" w:rsidRDefault="00C72C02" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="181" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72C02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72C02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Kopiujemy przedmiot i korzystamy z różnych banków przedmiotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5256,50 +5260,51 @@
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72369908" w14:textId="77777777" w:rsidR="00C72C02" w:rsidRPr="00C72C02" w:rsidRDefault="00C72C02" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="181" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72C02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72C02">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00F278B8" w:rsidRPr="00F278B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6063,50 +6068,51 @@
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76AB5036" w14:textId="028E5645" w:rsidR="00277F8C" w:rsidRPr="0003748B" w:rsidRDefault="00DE5B58" w:rsidP="00277F8C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00BA2185" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Temat </w:t>
             </w:r>
             <w:r w:rsidR="00277F8C" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3. Malujemy komputerowymi farbami w programie Paint [3</w:t>
             </w:r>
             <w:r w:rsidR="0003748B" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6977,89 +6983,110 @@
               </w:rPr>
               <w:t xml:space="preserve">z pomocą nauczyciela otwiera istniejący dokument, zapisany w pliku w określonym folderze i modyfikuje go; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691F9B93" w14:textId="77777777" w:rsidR="00FF1D63" w:rsidRPr="00790EC0" w:rsidRDefault="00FF1D63" w:rsidP="00790EC0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">koloruje rysunki w edytorze grafiki, korzystając z odpowiedniego narzędzia malarskiego </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5116A6" w14:textId="77777777" w:rsidR="00FF1D63" w:rsidRDefault="00FF1D63" w:rsidP="00D4724D">
-[...15 lines deleted...]
-          <w:p w14:paraId="18B746CC" w14:textId="1ADEB633" w:rsidR="00FF1D63" w:rsidRPr="00AD40B3" w:rsidRDefault="00FF1D63" w:rsidP="009403FA">
+          <w:p w14:paraId="2D5116A6" w14:textId="59AF9410" w:rsidR="00FF1D63" w:rsidRDefault="00FF1D63" w:rsidP="00D4724D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>potrafi podać przykłady skutków nieprzestrzegania zasad higienicznej pracy przy komputerze; opowiada własnymi słowami, jakie warunki sprzyjają uzależnieniu się od komputera i</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47586">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>jak zapobiegać takiemu uzależnieniu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B746CC" w14:textId="3A583DF7" w:rsidR="00FF1D63" w:rsidRPr="00AD40B3" w:rsidRDefault="00FF1D63" w:rsidP="009403FA">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>otwiera istniejący dokument, zapisany w </w:t>
             </w:r>
             <w:r w:rsidRPr="000D2F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">pliku w </w:t>
+              <w:t>pliku w</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47586">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">określonym </w:t>
             </w:r>
             <w:r w:rsidRPr="000D2F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>folderze i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D2F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7126,50 +7153,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="7D2CCDE7" w14:textId="77777777" w:rsidR="00AD40B3" w:rsidRPr="009403FA" w:rsidRDefault="00AD40B3" w:rsidP="00AD40B3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 8. Zmieniamy kolor na rysunku i</w:t>
             </w:r>
             <w:r w:rsidRPr="0084304F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>zamykamy okno programu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8022,50 +8050,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F8B3D23" w14:textId="77777777" w:rsidR="00AD40B3" w:rsidRPr="009403FA" w:rsidRDefault="00AD40B3" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 9. </w:t>
             </w:r>
             <w:r w:rsidR="006460C5" w:rsidRPr="006460C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kolorujemy rysunki w programie Paint – </w:t>
             </w:r>
             <w:r w:rsidR="006460C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8407,58 +8436,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22675010" w14:textId="475CF472" w:rsidR="0086525E" w:rsidRDefault="0086525E" w:rsidP="009D4F32">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>podstawowe</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">podstawowe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D59B15" w14:textId="3685BCC5" w:rsidR="0086525E" w:rsidRDefault="0086525E" w:rsidP="009D4F32">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ponadpodstawowe</w:t>
             </w:r>
           </w:p>
@@ -8749,50 +8771,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F81E94D" w14:textId="77777777" w:rsidR="00BA2185" w:rsidRPr="0003748B" w:rsidRDefault="00BA2185" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Temat 4. </w:t>
             </w:r>
             <w:r w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Rysujemy komputerowym ołówkiem w programie Paint [3</w:t>
             </w:r>
             <w:r w:rsidR="0003748B" w:rsidRPr="0003748B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00777845" w:rsidRPr="004540C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9605,50 +9628,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63240A1D" w14:textId="77777777" w:rsidR="00440E00" w:rsidRPr="009403FA" w:rsidRDefault="00440E00" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 11. Zmieniamy kolor komputerowego ołówka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440E00" w14:paraId="624D9F9B" w14:textId="77777777" w:rsidTr="00D87D9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69991455" w14:textId="77777777" w:rsidR="00440E00" w:rsidRDefault="00440E00" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11111,50 +11135,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05BC82E1" w14:textId="77777777" w:rsidR="008525DA" w:rsidRPr="00776ED3" w:rsidRDefault="008525DA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00776ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00777845">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Malujemy komputerowym pędzlem w programie Paint [4 </w:t>
             </w:r>
             <w:r w:rsidR="0003748B" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11246,75 +11271,69 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2530C1F4" w14:textId="77777777" w:rsidR="008525DA" w:rsidRDefault="008525DA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Podstawa prog</w:t>
             </w:r>
             <w:r w:rsidR="00C373CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ramowa (edukacja informatyczna)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8D7280" w14:textId="77777777" w:rsidR="00F92A4F" w:rsidRPr="00C73BC3" w:rsidRDefault="00926AC3" w:rsidP="00F92A4F">
+          <w:p w14:paraId="5A8D7280" w14:textId="0D061FD1" w:rsidR="00F92A4F" w:rsidRPr="00C73BC3" w:rsidRDefault="00F92A4F" w:rsidP="00F92A4F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidR="00F92A4F" w:rsidRPr="00C73BC3">
+            <w:r w:rsidRPr="00C73BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2) projektowanie i tworzenie – uczeń:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F6E6F90" w14:textId="77777777" w:rsidR="00F92A4F" w:rsidRPr="001B6041" w:rsidRDefault="00F92A4F" w:rsidP="00F92A4F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="181" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6041">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -11950,50 +11969,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="008525DA" w:rsidRPr="00277F8C" w14:paraId="116AEE23" w14:textId="77777777" w:rsidTr="00D87D9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D57EEA4" w14:textId="77777777" w:rsidR="008525DA" w:rsidRPr="009403FA" w:rsidRDefault="008525DA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lekcja 14. Stosujemy różne pędzl</w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12776,50 +12796,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41636E88" w14:textId="77777777" w:rsidR="008525DA" w:rsidRPr="009403FA" w:rsidRDefault="008525DA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 15. Cofamy ostatnio wykonaną czynność</w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> w programie Paint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008525DA" w:rsidRPr="008525DA" w14:paraId="3CD9145F" w14:textId="77777777" w:rsidTr="00D87D9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
@@ -13615,50 +13636,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E405B2F" w14:textId="77777777" w:rsidR="008525DA" w:rsidRPr="00277F8C" w:rsidRDefault="008525DA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 16. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Korzystamy z komputerowego pędzla w programie Paint – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13671,51 +13693,67 @@
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926AC3" w:rsidRPr="008525DA" w14:paraId="6BBBFB8F" w14:textId="77777777" w:rsidTr="00D87D9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528A150B" w14:textId="77777777" w:rsidR="00E704DF" w:rsidRPr="00C73BC3" w:rsidRDefault="00E704DF" w:rsidP="00E704DF">
+          <w:p w14:paraId="6F796DB6" w14:textId="77777777" w:rsidR="000B1902" w:rsidRDefault="000B1902" w:rsidP="000B1902">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Podstawa programowa (edukacja informatyczna)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528A150B" w14:textId="148AA987" w:rsidR="00E704DF" w:rsidRPr="00C73BC3" w:rsidRDefault="00E704DF" w:rsidP="00E704DF">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C73BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2) projektowanie i tworzenie – uczeń:</w:t>
             </w:r>
@@ -13994,260 +14032,224 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A6DEF4" w14:textId="77777777" w:rsidR="00114230" w:rsidRPr="00DB4CD3" w:rsidRDefault="00114230" w:rsidP="00926AC3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C41CEA" w14:textId="77777777" w:rsidR="00114230" w:rsidRDefault="00114230" w:rsidP="0086525E">
+          <w:p w14:paraId="64C41CEA" w14:textId="1A20B631" w:rsidR="00114230" w:rsidRDefault="00114230" w:rsidP="0086525E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>podstawowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D87A207" w14:textId="7B072B53" w:rsidR="00114230" w:rsidRDefault="000B1902" w:rsidP="0086525E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ponadpodstawowe</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F80506" w:rsidRPr="001F350A" w14:paraId="743E56FA" w14:textId="77777777" w:rsidTr="00F80506">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FB96B6" w14:textId="77777777" w:rsidR="00F80506" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D18934" w14:textId="77777777" w:rsidR="00F80506" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
-[...42 lines deleted...]
-              <w:t xml:space="preserve">wyboru </w:t>
+          <w:p w14:paraId="06D18934" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>temat 5., zadania;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F895580" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zadania do wyboru </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A1DF86" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="00490D55" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
-[...56 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="42A1DF86" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>praca z podręcznikiem; ćwiczenia na komputerze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5708F138" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pliki ćwiczeniowe – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1902">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Temat 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1ACD82" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="00490D55" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
+          <w:p w14:paraId="0D1ACD82" w14:textId="77777777" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="00926AC3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00490D55">
+            <w:r w:rsidRPr="000B1902">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>posługuje się programem Paint, korzystając, częściowo z pomocą nauczyciela, z opcji programu niezbędnych do wykonania ćwiczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="279E054E" w14:textId="33195584" w:rsidR="00F80506" w:rsidRPr="001F350A" w:rsidRDefault="00F80506" w:rsidP="009714BD">
+          <w:p w14:paraId="279E054E" w14:textId="33195584" w:rsidR="00F80506" w:rsidRPr="000B1902" w:rsidRDefault="00F80506" w:rsidP="009714BD">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00490D55">
+            <w:r w:rsidRPr="000B1902">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>posługuje się programem Paint, korzystając z opcji programu niezbędnych do wykonania ćwiczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="169BA644" w14:textId="77777777" w:rsidR="000B413B" w:rsidRDefault="004A6176" w:rsidP="000B413B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -14289,50 +14291,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C46327A" w14:textId="77777777" w:rsidR="000B413B" w:rsidRPr="00776ED3" w:rsidRDefault="000B413B" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00776ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00777845">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z liczbami w programie Baltie [4 </w:t>
             </w:r>
             <w:r w:rsidR="00777845" w:rsidRPr="004540C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15352,50 +15355,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D1D4F9" w14:textId="77777777" w:rsidR="00CD2636" w:rsidRPr="00277F8C" w:rsidRDefault="00CD2636" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 18. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z liczbami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -16238,50 +16242,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="464D0E23" w14:textId="77777777" w:rsidR="00CD2636" w:rsidRPr="00277F8C" w:rsidRDefault="00CD2636" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 19. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z liczbami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -17285,50 +17290,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF6A004" w14:textId="77777777" w:rsidR="00EC0AE9" w:rsidRPr="00277F8C" w:rsidRDefault="00EC0AE9" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 20. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z liczbami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -18187,50 +18193,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53145E8C" w14:textId="77777777" w:rsidR="00C373CF" w:rsidRPr="00776ED3" w:rsidRDefault="00C373CF" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 7</w:t>
             </w:r>
             <w:r w:rsidRPr="00776ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00777845">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z literami w programie Baltie [4 </w:t>
             </w:r>
             <w:r w:rsidR="00777845" w:rsidRPr="004540C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19169,50 +19176,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3596A916" w14:textId="77777777" w:rsidR="00243003" w:rsidRPr="00277F8C" w:rsidRDefault="00243003" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 22. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z literami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -20079,50 +20087,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F234582" w14:textId="77777777" w:rsidR="00243003" w:rsidRPr="00277F8C" w:rsidRDefault="00243003" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 23. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z literami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -21026,50 +21035,51 @@
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DB834CB" w14:textId="77777777" w:rsidR="00243003" w:rsidRPr="009403FA" w:rsidRDefault="00243003" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 24. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Zabawy z literami w programie Baltie – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -21909,50 +21919,51 @@
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004D7911" w14:textId="77777777" w:rsidR="00D64649" w:rsidRPr="00776ED3" w:rsidRDefault="00D64649" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temat 8</w:t>
             </w:r>
             <w:r w:rsidRPr="00776ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00B600B3" w:rsidRPr="00435493">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Umieszczamy </w:t>
             </w:r>
             <w:r w:rsidR="00B600B3" w:rsidRPr="00435493">
               <w:rPr>
@@ -23030,50 +23041,51 @@
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE7203B" w14:textId="77777777" w:rsidR="00D64649" w:rsidRPr="00277F8C" w:rsidRDefault="00D64649" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 2</w:t>
             </w:r>
             <w:r w:rsidR="00B600B3" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E10B2D" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -23869,50 +23881,51 @@
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D18F38" w14:textId="77777777" w:rsidR="00D64649" w:rsidRPr="009403FA" w:rsidRDefault="00D64649" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 2</w:t>
             </w:r>
             <w:r w:rsidR="00B600B3" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E10B2D" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -24650,50 +24663,51 @@
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1238E267" w14:textId="77777777" w:rsidR="00D64649" w:rsidRPr="00926AC3" w:rsidRDefault="00D64649" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lekcja 2</w:t>
             </w:r>
             <w:r w:rsidR="00B600B3" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -25132,62 +25146,62 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4989BBE6" w14:textId="77777777" w:rsidR="0086525E" w:rsidRDefault="0086525E" w:rsidP="00E10B2D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>temat 8., zadania;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43FA4497" w14:textId="77777777" w:rsidR="0086525E" w:rsidRPr="00385EDF" w:rsidRDefault="0086525E" w:rsidP="00385EDF">
-[...10 lines deleted...]
-              <w:t>zadania do wyboru;</w:t>
+          <w:p w14:paraId="43FA4497" w14:textId="0D248783" w:rsidR="0086525E" w:rsidRPr="00385EDF" w:rsidRDefault="0086525E" w:rsidP="00385EDF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>zadania do wyboru</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73262D1E" w14:textId="77777777" w:rsidR="0086525E" w:rsidRDefault="0086525E" w:rsidP="00E10B2D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A9DD70E" w14:textId="77777777" w:rsidR="0086525E" w:rsidRDefault="0086525E" w:rsidP="00E10B2D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -25351,50 +25365,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CFD42FD" w14:textId="77777777" w:rsidR="00E907FA" w:rsidRPr="00776ED3" w:rsidRDefault="00E907FA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Temat 9</w:t>
             </w:r>
             <w:r w:rsidRPr="00776ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="006600"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -26276,50 +26291,51 @@
           <w:tcPr>
             <w:tcW w:w="13441" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C33C7A9" w14:textId="77777777" w:rsidR="00E907FA" w:rsidRPr="009403FA" w:rsidRDefault="00E907FA" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lekcja 30. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kolorowa nauka – </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -27151,50 +27167,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00E907FA" w:rsidRPr="00277F8C" w14:paraId="3747DBFA" w14:textId="77777777" w:rsidTr="0086525E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13434" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="416E15D1" w14:textId="3BC32C90" w:rsidR="00E907FA" w:rsidRPr="00277F8C" w:rsidRDefault="00D00B73" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00FF7897">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00FF7897">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00E907FA" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lekcja 31. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -28174,50 +28191,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00FF7897" w:rsidRPr="00277F8C" w14:paraId="1CE008DA" w14:textId="77777777" w:rsidTr="00D415C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13776" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286DF1C0" w14:textId="1BF0E84A" w:rsidR="00FF7897" w:rsidRPr="009403FA" w:rsidRDefault="009F03E6" w:rsidP="00D87D9D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00FF7897" w:rsidRPr="0084304F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00FF7897" w:rsidRPr="009403FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lekcja 32. </w:t>
             </w:r>
             <w:r w:rsidR="00926AC3" w:rsidRPr="00926AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -28950,50 +28968,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4400AA3F" w14:textId="77777777" w:rsidR="00B37E25" w:rsidRPr="005C3A73" w:rsidRDefault="00B37E25" w:rsidP="00B37E25">
       <w:pPr>
         <w:spacing w:before="60" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3A73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Podstawa programowa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689015A4" w14:textId="77777777" w:rsidR="00B37E25" w:rsidRPr="00B73078" w:rsidRDefault="00B37E25" w:rsidP="00B37E25">
       <w:pPr>
         <w:pStyle w:val="dt"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.t77sl383r72z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B73078">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r w:rsidRPr="00B73078">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -29804,58 +29823,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF7897" w:rsidRPr="00785C7C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44FBDD29" w14:textId="77777777" w:rsidR="00660DA2" w:rsidRDefault="00660DA2">
+    <w:p w14:paraId="2DC834B9" w14:textId="77777777" w:rsidR="00940F84" w:rsidRDefault="00940F84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40B59417" w14:textId="77777777" w:rsidR="00660DA2" w:rsidRDefault="00660DA2">
+    <w:p w14:paraId="064AB18D" w14:textId="77777777" w:rsidR="00940F84" w:rsidRDefault="00940F84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -29877,201 +29896,243 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SwitzerlandCondensed">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="SwitzerlandCondensed"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Bold CE">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Italic CE">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Italic">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D1F569D" w14:textId="77777777" w:rsidR="00BE5C09" w:rsidRPr="0019167E" w:rsidRDefault="00000000" w:rsidP="00BE5C09">
+  <w:p w14:paraId="2D1F569D" w14:textId="28DC00BC" w:rsidR="00BE5C09" w:rsidRPr="0019167E" w:rsidRDefault="0084601A" w:rsidP="00BE5C09">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="30E55451">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E55451" wp14:editId="2E41AECF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>7701280</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-20955</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1112520" cy="361950"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20463"/>
+              <wp:lineTo x="21082" y="20463"/>
+              <wp:lineTo x="21082" y="2274"/>
+              <wp:lineTo x="13315" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1" name="Obraz 1" descr="Obraz zawierający zrzut ekranu, designOpis wygenerowany automatycznie"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Obraz 1" descr="Obraz zawierający zrzut ekranu, designOpis wygenerowany automatycznie"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1112520" cy="361950"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
     <w:r w:rsidR="00BE5C09" w:rsidRPr="0019167E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Grażyna Koba, Katarzyna Koba-Gołaszewska </w:t>
     </w:r>
     <w:r w:rsidR="00BE5C09" w:rsidRPr="0019167E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>Bit za bitem. Informatyka dla szkoły podstawowej. Klasa 1. Materiały do pobrania online</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="264A9270" w14:textId="77777777" w:rsidR="00776ED3" w:rsidRDefault="00BE5C09" w:rsidP="00BE5C09">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r w:rsidRPr="0019167E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">PODSTAWA PROGRAMOWA 2026. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Plan wynikowy</w:t>
     </w:r>
     <w:r w:rsidRPr="0019167E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> – klasa 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32B93D20" w14:textId="77777777" w:rsidR="00660DA2" w:rsidRDefault="00660DA2">
+    <w:p w14:paraId="6F0DABE7" w14:textId="77777777" w:rsidR="00940F84" w:rsidRDefault="00940F84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2873D1E9" w14:textId="77777777" w:rsidR="00660DA2" w:rsidRDefault="00660DA2">
+    <w:p w14:paraId="6B1C9C63" w14:textId="77777777" w:rsidR="00940F84" w:rsidRDefault="00940F84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EC7C0DC" w14:textId="77777777" w:rsidR="00776ED3" w:rsidRDefault="00776ED3">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002D20A6">
@@ -32872,151 +32933,123 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1774202252">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="169756154">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="973944177">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2116944613">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="800995750">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...25 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77953"/>
     <w:rsid w:val="00002DC1"/>
     <w:rsid w:val="00005CA0"/>
     <w:rsid w:val="00007691"/>
     <w:rsid w:val="0001107B"/>
     <w:rsid w:val="00012854"/>
     <w:rsid w:val="000151F1"/>
     <w:rsid w:val="00016DFD"/>
     <w:rsid w:val="0001799D"/>
     <w:rsid w:val="00021A61"/>
     <w:rsid w:val="00021D28"/>
     <w:rsid w:val="000237D3"/>
     <w:rsid w:val="00023F4D"/>
     <w:rsid w:val="000309AF"/>
     <w:rsid w:val="00031DED"/>
     <w:rsid w:val="00036A66"/>
     <w:rsid w:val="0003748B"/>
     <w:rsid w:val="000404CF"/>
     <w:rsid w:val="000420BD"/>
     <w:rsid w:val="00042B9F"/>
     <w:rsid w:val="0004342F"/>
     <w:rsid w:val="00045D0E"/>
     <w:rsid w:val="000464BF"/>
     <w:rsid w:val="0005142F"/>
     <w:rsid w:val="00051C1C"/>
     <w:rsid w:val="000521F9"/>
     <w:rsid w:val="000550B7"/>
     <w:rsid w:val="00055262"/>
     <w:rsid w:val="00056811"/>
     <w:rsid w:val="00056F79"/>
     <w:rsid w:val="00062081"/>
     <w:rsid w:val="000646D4"/>
     <w:rsid w:val="00065317"/>
     <w:rsid w:val="00073443"/>
     <w:rsid w:val="00074052"/>
     <w:rsid w:val="00075CEB"/>
     <w:rsid w:val="00076601"/>
     <w:rsid w:val="00082E1B"/>
     <w:rsid w:val="0008350D"/>
     <w:rsid w:val="00085050"/>
     <w:rsid w:val="000921EC"/>
     <w:rsid w:val="000925AB"/>
     <w:rsid w:val="000941EE"/>
     <w:rsid w:val="000944CB"/>
     <w:rsid w:val="00095172"/>
     <w:rsid w:val="000A2022"/>
     <w:rsid w:val="000A558F"/>
+    <w:rsid w:val="000B1902"/>
     <w:rsid w:val="000B413B"/>
     <w:rsid w:val="000B52D4"/>
     <w:rsid w:val="000B5A45"/>
     <w:rsid w:val="000C34B6"/>
     <w:rsid w:val="000C3E45"/>
     <w:rsid w:val="000D0A3C"/>
     <w:rsid w:val="000D2F7F"/>
     <w:rsid w:val="000D33D5"/>
     <w:rsid w:val="000D6316"/>
     <w:rsid w:val="000D7BDA"/>
     <w:rsid w:val="000E2006"/>
     <w:rsid w:val="000E2FD9"/>
     <w:rsid w:val="000E785E"/>
     <w:rsid w:val="00100FF0"/>
     <w:rsid w:val="001101D2"/>
     <w:rsid w:val="001110C2"/>
     <w:rsid w:val="0011243D"/>
     <w:rsid w:val="00112DF8"/>
     <w:rsid w:val="00114230"/>
     <w:rsid w:val="0011455E"/>
     <w:rsid w:val="00117299"/>
     <w:rsid w:val="001174F5"/>
     <w:rsid w:val="00120808"/>
     <w:rsid w:val="00120922"/>
     <w:rsid w:val="00120CA9"/>
@@ -33040,50 +33073,51 @@
     <w:rsid w:val="00170710"/>
     <w:rsid w:val="00170785"/>
     <w:rsid w:val="00170AAA"/>
     <w:rsid w:val="00170CE9"/>
     <w:rsid w:val="0017223F"/>
     <w:rsid w:val="0017790F"/>
     <w:rsid w:val="0018209C"/>
     <w:rsid w:val="00182650"/>
     <w:rsid w:val="0018583C"/>
     <w:rsid w:val="00190FE8"/>
     <w:rsid w:val="0019167E"/>
     <w:rsid w:val="001919D1"/>
     <w:rsid w:val="0019414C"/>
     <w:rsid w:val="00194314"/>
     <w:rsid w:val="001A0A39"/>
     <w:rsid w:val="001B54AD"/>
     <w:rsid w:val="001B6041"/>
     <w:rsid w:val="001C0656"/>
     <w:rsid w:val="001C201E"/>
     <w:rsid w:val="001C25EA"/>
     <w:rsid w:val="001C6D74"/>
     <w:rsid w:val="001C7B2E"/>
     <w:rsid w:val="001C7B89"/>
     <w:rsid w:val="001D03F4"/>
     <w:rsid w:val="001D0664"/>
+    <w:rsid w:val="001D5821"/>
     <w:rsid w:val="001E3C11"/>
     <w:rsid w:val="001E5C6F"/>
     <w:rsid w:val="001F0EF7"/>
     <w:rsid w:val="001F14CE"/>
     <w:rsid w:val="001F2DCA"/>
     <w:rsid w:val="001F350A"/>
     <w:rsid w:val="001F3E88"/>
     <w:rsid w:val="001F4FEC"/>
     <w:rsid w:val="00204E70"/>
     <w:rsid w:val="00212062"/>
     <w:rsid w:val="002138FD"/>
     <w:rsid w:val="00215EB5"/>
     <w:rsid w:val="002215B3"/>
     <w:rsid w:val="00221811"/>
     <w:rsid w:val="0022647B"/>
     <w:rsid w:val="002344FF"/>
     <w:rsid w:val="002376DC"/>
     <w:rsid w:val="002418D3"/>
     <w:rsid w:val="00243003"/>
     <w:rsid w:val="00245DD5"/>
     <w:rsid w:val="00247414"/>
     <w:rsid w:val="00250099"/>
     <w:rsid w:val="00251ABD"/>
     <w:rsid w:val="0025585D"/>
     <w:rsid w:val="00264DC3"/>
@@ -33256,50 +33290,51 @@
     <w:rsid w:val="0053783D"/>
     <w:rsid w:val="005413FB"/>
     <w:rsid w:val="00543811"/>
     <w:rsid w:val="00555946"/>
     <w:rsid w:val="00560F44"/>
     <w:rsid w:val="005666A7"/>
     <w:rsid w:val="00574380"/>
     <w:rsid w:val="00577EFA"/>
     <w:rsid w:val="00580F50"/>
     <w:rsid w:val="0058149C"/>
     <w:rsid w:val="00584641"/>
     <w:rsid w:val="00584992"/>
     <w:rsid w:val="00595536"/>
     <w:rsid w:val="005A0204"/>
     <w:rsid w:val="005A3F0A"/>
     <w:rsid w:val="005B257D"/>
     <w:rsid w:val="005B34E7"/>
     <w:rsid w:val="005B449A"/>
     <w:rsid w:val="005C16C3"/>
     <w:rsid w:val="005C2384"/>
     <w:rsid w:val="005C3A73"/>
     <w:rsid w:val="005D43AC"/>
     <w:rsid w:val="005E41F4"/>
     <w:rsid w:val="005E54CA"/>
     <w:rsid w:val="005F686A"/>
+    <w:rsid w:val="00612FB0"/>
     <w:rsid w:val="00621215"/>
     <w:rsid w:val="00625BEE"/>
     <w:rsid w:val="00627E3E"/>
     <w:rsid w:val="00631390"/>
     <w:rsid w:val="00633D39"/>
     <w:rsid w:val="00634CC9"/>
     <w:rsid w:val="00642FDB"/>
     <w:rsid w:val="006460C5"/>
     <w:rsid w:val="0064715F"/>
     <w:rsid w:val="00647A2C"/>
     <w:rsid w:val="00647EBE"/>
     <w:rsid w:val="00651F37"/>
     <w:rsid w:val="006528AF"/>
     <w:rsid w:val="00660DA2"/>
     <w:rsid w:val="00661DAF"/>
     <w:rsid w:val="00662FF7"/>
     <w:rsid w:val="00664EB5"/>
     <w:rsid w:val="00665E74"/>
     <w:rsid w:val="00666317"/>
     <w:rsid w:val="0068042B"/>
     <w:rsid w:val="006810E4"/>
     <w:rsid w:val="00681404"/>
     <w:rsid w:val="00681ECE"/>
     <w:rsid w:val="0068214D"/>
     <w:rsid w:val="00683804"/>
@@ -33356,161 +33391,165 @@
     <w:rsid w:val="007816DB"/>
     <w:rsid w:val="0078456F"/>
     <w:rsid w:val="00785C7C"/>
     <w:rsid w:val="00790656"/>
     <w:rsid w:val="00790EC0"/>
     <w:rsid w:val="00793581"/>
     <w:rsid w:val="007974AC"/>
     <w:rsid w:val="0079787C"/>
     <w:rsid w:val="007A06DF"/>
     <w:rsid w:val="007A28E2"/>
     <w:rsid w:val="007A4A16"/>
     <w:rsid w:val="007B0F34"/>
     <w:rsid w:val="007B17BA"/>
     <w:rsid w:val="007B30CA"/>
     <w:rsid w:val="007B3287"/>
     <w:rsid w:val="007B4333"/>
     <w:rsid w:val="007B5C54"/>
     <w:rsid w:val="007B7747"/>
     <w:rsid w:val="007C1A27"/>
     <w:rsid w:val="007C61AD"/>
     <w:rsid w:val="007C6A2B"/>
     <w:rsid w:val="007D4269"/>
     <w:rsid w:val="007D6A6A"/>
     <w:rsid w:val="007E05D6"/>
     <w:rsid w:val="007E4BBF"/>
+    <w:rsid w:val="007E62B2"/>
     <w:rsid w:val="007F0705"/>
     <w:rsid w:val="007F1603"/>
     <w:rsid w:val="007F5214"/>
     <w:rsid w:val="007F5558"/>
     <w:rsid w:val="007F6700"/>
     <w:rsid w:val="007F7C35"/>
     <w:rsid w:val="00801685"/>
     <w:rsid w:val="00804DB3"/>
     <w:rsid w:val="00812902"/>
     <w:rsid w:val="00815B7C"/>
     <w:rsid w:val="00821EA3"/>
     <w:rsid w:val="00826288"/>
     <w:rsid w:val="00826E42"/>
     <w:rsid w:val="00830CDA"/>
     <w:rsid w:val="00832B8E"/>
     <w:rsid w:val="00835C6E"/>
     <w:rsid w:val="00836F52"/>
     <w:rsid w:val="0084304F"/>
     <w:rsid w:val="00843665"/>
+    <w:rsid w:val="0084601A"/>
     <w:rsid w:val="00847079"/>
     <w:rsid w:val="008525DA"/>
     <w:rsid w:val="0086525E"/>
     <w:rsid w:val="00871399"/>
     <w:rsid w:val="008779DF"/>
     <w:rsid w:val="00880069"/>
     <w:rsid w:val="00880775"/>
     <w:rsid w:val="00885124"/>
     <w:rsid w:val="00885799"/>
     <w:rsid w:val="008857DE"/>
     <w:rsid w:val="00887AB3"/>
     <w:rsid w:val="00894107"/>
     <w:rsid w:val="008952A5"/>
     <w:rsid w:val="00895A08"/>
     <w:rsid w:val="008A01D0"/>
     <w:rsid w:val="008A3304"/>
     <w:rsid w:val="008A3887"/>
     <w:rsid w:val="008A4013"/>
     <w:rsid w:val="008B06DD"/>
     <w:rsid w:val="008B1E9B"/>
     <w:rsid w:val="008C28EA"/>
     <w:rsid w:val="008C618A"/>
     <w:rsid w:val="008D0072"/>
     <w:rsid w:val="008D1E07"/>
     <w:rsid w:val="008D1F97"/>
     <w:rsid w:val="008D7CED"/>
     <w:rsid w:val="008E5653"/>
     <w:rsid w:val="008F04FD"/>
     <w:rsid w:val="008F0FAE"/>
     <w:rsid w:val="008F1877"/>
     <w:rsid w:val="008F293C"/>
     <w:rsid w:val="008F2B4F"/>
     <w:rsid w:val="009029FC"/>
     <w:rsid w:val="00902FEA"/>
     <w:rsid w:val="0090616B"/>
     <w:rsid w:val="00906A44"/>
     <w:rsid w:val="009100BD"/>
     <w:rsid w:val="00912275"/>
     <w:rsid w:val="00917E7B"/>
     <w:rsid w:val="0092085C"/>
     <w:rsid w:val="00925429"/>
     <w:rsid w:val="00926364"/>
     <w:rsid w:val="00926AC3"/>
     <w:rsid w:val="009318B6"/>
     <w:rsid w:val="00931AB8"/>
     <w:rsid w:val="00932637"/>
     <w:rsid w:val="00933F7F"/>
     <w:rsid w:val="0093439B"/>
     <w:rsid w:val="00936752"/>
     <w:rsid w:val="009403FA"/>
+    <w:rsid w:val="00940F84"/>
     <w:rsid w:val="00943301"/>
     <w:rsid w:val="009458C5"/>
     <w:rsid w:val="00945DEB"/>
     <w:rsid w:val="00946526"/>
     <w:rsid w:val="00952457"/>
     <w:rsid w:val="00961E68"/>
     <w:rsid w:val="00964068"/>
     <w:rsid w:val="00964BCF"/>
     <w:rsid w:val="009674EE"/>
     <w:rsid w:val="009678D3"/>
     <w:rsid w:val="009714BD"/>
     <w:rsid w:val="00971784"/>
     <w:rsid w:val="00980BCE"/>
     <w:rsid w:val="00980E94"/>
     <w:rsid w:val="00991AB4"/>
     <w:rsid w:val="0099470F"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A09C3"/>
     <w:rsid w:val="009A7F5B"/>
     <w:rsid w:val="009B3F4C"/>
     <w:rsid w:val="009B6E64"/>
     <w:rsid w:val="009C02FB"/>
     <w:rsid w:val="009C382D"/>
     <w:rsid w:val="009C5B5C"/>
     <w:rsid w:val="009D0F8D"/>
     <w:rsid w:val="009D4F32"/>
     <w:rsid w:val="009E08FB"/>
     <w:rsid w:val="009E3F7E"/>
     <w:rsid w:val="009F03E6"/>
     <w:rsid w:val="009F2316"/>
     <w:rsid w:val="009F589E"/>
     <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A02DE6"/>
     <w:rsid w:val="00A033A9"/>
     <w:rsid w:val="00A07137"/>
     <w:rsid w:val="00A11382"/>
     <w:rsid w:val="00A1236B"/>
     <w:rsid w:val="00A2396B"/>
     <w:rsid w:val="00A34D42"/>
     <w:rsid w:val="00A40D9A"/>
     <w:rsid w:val="00A4489C"/>
     <w:rsid w:val="00A44B04"/>
+    <w:rsid w:val="00A47586"/>
     <w:rsid w:val="00A504AA"/>
     <w:rsid w:val="00A568BA"/>
     <w:rsid w:val="00A60588"/>
     <w:rsid w:val="00A61FD2"/>
     <w:rsid w:val="00A6525E"/>
     <w:rsid w:val="00A656D8"/>
     <w:rsid w:val="00A70BA4"/>
     <w:rsid w:val="00A732C3"/>
     <w:rsid w:val="00A76781"/>
     <w:rsid w:val="00A77953"/>
     <w:rsid w:val="00A84C78"/>
     <w:rsid w:val="00A84F47"/>
     <w:rsid w:val="00A863C7"/>
     <w:rsid w:val="00A86A68"/>
     <w:rsid w:val="00A92B22"/>
     <w:rsid w:val="00A93085"/>
     <w:rsid w:val="00A93946"/>
     <w:rsid w:val="00A959DC"/>
     <w:rsid w:val="00A96F13"/>
     <w:rsid w:val="00AA0917"/>
     <w:rsid w:val="00AA3C20"/>
     <w:rsid w:val="00AB0482"/>
     <w:rsid w:val="00AB53DF"/>
     <w:rsid w:val="00AB6C8B"/>
     <w:rsid w:val="00AB72BC"/>
@@ -34115,51 +34154,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000646D4"/>
+    <w:rsid w:val="000B1902"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -34762,70 +34801,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7784A663-9A89-49E6-B189-1AD614A28F30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>36</Pages>
-  <Words>8051</Words>
-  <Characters>48308</Characters>
+  <Words>8058</Words>
+  <Characters>48354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>402</Lines>
   <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan wynikowy realizacji informatyki w szkole podstawowej</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MIGRA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56247</CharactersWithSpaces>
+  <CharactersWithSpaces>56300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plan wynikowy realizacji informatyki w szkole podstawowej</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>